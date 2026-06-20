--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -936,51 +936,60 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.14. Состав комиссии по осуществлению внутреннего контроля соответствия обработки персональных данных требованиям к защите персональных данных в Контрольно-счетной палате Петрозаводского городского округа (приложение № 14 к настоящему приказу).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D823E3" w:rsidRPr="00D823E3" w:rsidRDefault="00D823E3" w:rsidP="00D823E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D823E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1.15. Акт осуществления внутреннего контроля соответствия обработки персональных данных требованиям к защите персональных данных в Контрольно-счетной палате Петрозаводского городского округа (приложение № 15 к настоящему приказу).</w:t>
+        <w:t xml:space="preserve">1.15. Акт осуществления внутреннего контроля соответствия обработки персональных данных требованиям к защите персональных данных в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D823E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Контрольно-счетной палате Петрозаводского городского округа (приложение № 15 к настоящему приказу).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D823E3" w:rsidRPr="00D823E3" w:rsidRDefault="00D823E3" w:rsidP="00D823E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D823E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.16. Отзыв согласия на обработку персональных данных (приложение № 16 к настоящему приказу).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D823E3" w:rsidRPr="00D1118C" w:rsidRDefault="00D823E3" w:rsidP="00D823E3">
       <w:pPr>
@@ -1524,50 +1533,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="000562BA" w:rsidRPr="00060C4D" w:rsidRDefault="000562BA" w:rsidP="000562BA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C3DE6" w:rsidRPr="006603E1" w:rsidRDefault="000562BA" w:rsidP="00F3107D">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06F66">
@@ -2111,106 +2121,96 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="001C3DE6" w:rsidRPr="0068059B" w:rsidRDefault="001C3DE6" w:rsidP="006220DF">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068059B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>оператор – государственный орган, муниципальный орган, юридическое или физическое лицо, самостоятельно или совместно с другими лицами организующие и (или) осуществляющие обработку персональных данных, а также определяющие цели обработки персональных данных, состав персональных данных, подлежащих обработке, действия (операции), совершаемые с персональными данными;</w:t>
+        <w:t xml:space="preserve">оператор – государственный орган, муниципальный орган, юридическое или физическое лицо, самостоятельно или совместно с другими лицами организующие и (или) осуществляющие обработку персональных данных, а также определяющие цели обработки персональных данных, состав </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>персональных данных, подлежащих обработке, действия (операции), совершаемые с персональными данными;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C3DE6" w:rsidRPr="0068059B" w:rsidRDefault="001C3DE6" w:rsidP="006220DF">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068059B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">персональные данные – </w:t>
       </w:r>
       <w:r w:rsidR="00997D56" w:rsidRPr="00997D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">любая информация, относящаяся к прямо или косвенно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> или определяемому физическому лицу (субъекту персональных данных);</w:t>
+        <w:t>любая информация, относящаяся к прямо или косвенно определенному или определяемому физическому лицу (субъекту персональных данных);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C3DE6" w:rsidRPr="0068059B" w:rsidRDefault="00997D56" w:rsidP="006220DF">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2675,50 +2675,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="006220DF" w:rsidRDefault="00270A5F" w:rsidP="00464E58">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="005601F1" w:rsidRPr="002D1480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Обработка персональных данных </w:t>
       </w:r>
       <w:r w:rsidR="002D1480" w:rsidRPr="002D1480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Контрольно-счетной палаты </w:t>
       </w:r>
       <w:r w:rsidR="005601F1" w:rsidRPr="002D1480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2759,50 +2760,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00097860" w:rsidRPr="00060C4D" w:rsidRDefault="00097860" w:rsidP="00097860">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C06F66" w:rsidRPr="006603E1" w:rsidRDefault="00C06F66" w:rsidP="00C06F66">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -3372,50 +3374,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="000D3938" w:rsidRDefault="000D3938" w:rsidP="006220DF">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2) с</w:t>
       </w:r>
       <w:r w:rsidRPr="00F45E37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>оискатели</w:t>
       </w:r>
       <w:r w:rsidR="00DF63F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (граждане, претендующие на замещение муниципальных должностей в Контрольно-счетной палате, граждане, претендующие на замещение должностей муниципальной службы в Контрольно-счетной палате)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F45E37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3461,71 +3464,51 @@
       <w:r w:rsidR="00980148">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ч</w:t>
       </w:r>
       <w:r w:rsidR="00980148" w:rsidRPr="00980148">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>лены семьи и близкие родственники: супруга (супруг), супруги (супруга) отец, мать, дети, братья, сестры, усыновители, усыновленные дети</w:t>
       </w:r>
       <w:r w:rsidR="00B927BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> братья и сестры);</w:t>
+        <w:t>, неполнородные братья и сестры);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D3938" w:rsidRDefault="000D3938" w:rsidP="006220DF">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4003,51 +3986,61 @@
       <w:r w:rsidRPr="00DF4AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Передача персональных данных субъектов персональных данных третьей стороне не допускается без письменного согласия субъекта персональных данных, за исключением случаев, установленных законодательством Российской Федерации в области персонал</w:t>
       </w:r>
       <w:r w:rsidR="00832E35" w:rsidRPr="00DF4AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ьных данных</w:t>
       </w:r>
       <w:r w:rsidR="009F3D0A" w:rsidRPr="00DF4AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, а также направивших индивидуальные или коллективные письменные обращения, или обращения в форме электронного документа, обрабатываются в целях рассмотрения указанных обращений с последующим уведомлением граждан о результатах рассмотрения. </w:t>
+        <w:t xml:space="preserve">, а также направивших </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D0A" w:rsidRPr="00DF4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">индивидуальные или коллективные письменные обращения, или обращения в форме электронного документа, обрабатываются в целях рассмотрения указанных обращений с последующим уведомлением граждан о результатах рассмотрения. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA017A" w:rsidRDefault="002141E6" w:rsidP="00BA017A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4494,51 +4487,61 @@
       <w:r w:rsidR="00A923B9" w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дата (число, месяц, год) рождения;</w:t>
       </w:r>
       <w:r w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D4D01" w:rsidRPr="006D4D01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">месяц рождения; дата рождения; место рождения; семейное положение; имущественное положение; доходы; пол; адрес электронной почты; адрес места жительства; адрес регистрации; номер телефона; СНИЛС; ИНН; гражданство; данные документа, удостоверяющего личность; данные документа, удостоверяющего личность за пределами Российской Федерации; реквизиты банковской карты; номер расчетного счета; профессия; должность; сведения о трудовой деятельности (в том числе стаж работы, данные о трудовой занятости на текущее время с указанием наименования и расчетного счета организации); отношение к воинской обязанности, сведения о воинском учете; сведения об образовании; </w:t>
+        <w:t xml:space="preserve">месяц рождения; дата рождения; место рождения; семейное положение; имущественное положение; доходы; пол; адрес электронной почты; адрес места жительства; адрес регистрации; номер телефона; СНИЛС; ИНН; гражданство; данные документа, удостоверяющего личность; данные документа, удостоверяющего личность за пределами Российской Федерации; реквизиты банковской карты; номер расчетного счета; профессия; должность; сведения о трудовой деятельности (в том числе стаж работы, данные о </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4D01" w:rsidRPr="006D4D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">трудовой занятости на текущее время с указанием наименования и расчетного счета организации); отношение к воинской обязанности, сведения о воинском учете; сведения об образовании; </w:t>
       </w:r>
       <w:r w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>фото изображение лица;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F1416" w:rsidRPr="007813F0" w:rsidRDefault="009F1416" w:rsidP="00E344C7">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4960,51 +4963,61 @@
       <w:r w:rsidR="00A923B9" w:rsidRPr="002141E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дата (число, месяц, год) рождения;</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E37AEC" w:rsidRPr="00E37AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">место рождения; семейное положение; имущественное положение; доходы; пол; адрес электронной почты; адрес места жительства; адрес регистрации; номер телефона; СНИЛС; ИНН; гражданство; данные документа, удостоверяющего личность; данные документа, удостоверяющего личность за пределами Российской Федерации; реквизиты банковской карты; номер расчетного счета; профессия; должность; сведения о трудовой деятельности (в том числе стаж работы, данные о трудовой занятости на текущее время с указанием наименования и расчетного счета организации); отношение к воинской обязанности, сведения о воинском учете; сведения об образовании; фото изображение лица; </w:t>
+        <w:t xml:space="preserve">место рождения; семейное положение; имущественное положение; доходы; пол; адрес электронной почты; адрес места жительства; адрес регистрации; номер телефона; СНИЛС; ИНН; гражданство; данные </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37AEC" w:rsidRPr="00E37AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">документа, удостоверяющего личность; данные документа, удостоверяющего личность за пределами Российской Федерации; реквизиты банковской карты; номер расчетного счета; профессия; должность; сведения о трудовой деятельности (в том числе стаж работы, данные о трудовой занятости на текущее время с указанием наименования и расчетного счета организации); отношение к воинской обязанности, сведения о воинском учете; сведения об образовании; фото изображение лица; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C04907" w:rsidRPr="009F1416" w:rsidRDefault="00C04907" w:rsidP="00C04907">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5350,62 +5363,51 @@
       <w:r w:rsidR="00203F68" w:rsidRPr="00B000CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="002302DB" w:rsidRPr="00B000CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0046535A" w:rsidRPr="00B000CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">пункта 4 настоящих Правил, осуществляется без </w:t>
-[...10 lines deleted...]
-        <w:t>их согласия в целях, определенных пунктом 8 настоящих Правил, в соответствии с пункт</w:t>
+        <w:t>пункта 4 настоящих Правил, осуществляется без их согласия в целях, определенных пунктом 8 настоящих Правил, в соответствии с пункт</w:t>
       </w:r>
       <w:r w:rsidR="00B000CD" w:rsidRPr="00B000CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ами</w:t>
       </w:r>
       <w:r w:rsidR="0046535A" w:rsidRPr="00B000CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 </w:t>
       </w:r>
       <w:r w:rsidR="00B000CD" w:rsidRPr="00B000CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5619,50 +5621,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF2BF1" w:rsidRDefault="00485A4B" w:rsidP="001F231D">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2) при принятии решений, порождающих юридические последствия в отношении указанных лиц или иным образом затрагивающих их права и законные интересы, на основании исключительно автоматизированной обработки их персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00485A4B" w:rsidRDefault="003018F5" w:rsidP="001F231D">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6218,50 +6221,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00485A4B" w:rsidRPr="007813F0" w:rsidRDefault="00C6265D" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002412A8" w:rsidRPr="00BE5663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Персональные данные лиц, указанных в подпунктах </w:t>
       </w:r>
       <w:r w:rsidR="003617AB" w:rsidRPr="00BE5663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6383,266 +6387,226 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> а также предусмотренных федеральными законами и законами </w:t>
       </w:r>
       <w:r w:rsidR="0018341A" w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Республики Карелия</w:t>
       </w:r>
       <w:r w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36AED" w:rsidRPr="007813F0" w:rsidRDefault="00661D02" w:rsidP="0018341A">
+    <w:p w:rsidR="00F36AED" w:rsidRPr="009604E1" w:rsidRDefault="00661D02" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007813F0">
+      <w:r w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidR="0018341A" w:rsidRPr="007813F0">
-[...42 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0018341A" w:rsidRPr="009604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Обработка персональных данных лиц, указанных в подпункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0018341A" w:rsidRPr="007813F0">
-[...27 lines deleted...]
-      <w:r w:rsidR="00F469D1" w:rsidRPr="007813F0">
+      <w:r w:rsidR="0018341A" w:rsidRPr="009604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4 настоящих Правил, осуществляется в целях организации доступа к информации о деятельности </w:t>
+      </w:r>
+      <w:r w:rsidR="00F469D1" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidR="0018341A" w:rsidRPr="007813F0">
+      <w:r w:rsidR="0018341A" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>онтрольно-счетной палаты, размещаемой в информационно-телеко</w:t>
       </w:r>
-      <w:r w:rsidR="00F36AED" w:rsidRPr="007813F0">
+      <w:r w:rsidR="00F36AED" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ммуникационной сети </w:t>
       </w:r>
-      <w:r w:rsidR="00983265" w:rsidRPr="007813F0">
+      <w:r w:rsidR="00983265" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00F36AED" w:rsidRPr="007813F0">
+      <w:r w:rsidR="00F36AED" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Интернет</w:t>
       </w:r>
-      <w:r w:rsidR="00983265" w:rsidRPr="007813F0">
+      <w:r w:rsidR="00983265" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00F36AED" w:rsidRPr="007813F0">
+      <w:r w:rsidR="00F36AED" w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C3213" w:rsidRDefault="006C3213" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007813F0">
+      <w:r w:rsidRPr="009604E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
+      <w:r w:rsidR="0018341A" w:rsidRPr="009604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Персональные данные лиц, указанных в подпункте </w:t>
+      </w:r>
+      <w:r w:rsidR="00867AFD" w:rsidRPr="009604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0018341A" w:rsidRPr="009604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4 настоящих Правил, обрабатываются в целях реализации функций и</w:t>
+      </w:r>
       <w:r w:rsidR="0018341A" w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Персональные данные лиц, указанных в подпункте </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> пункта 4 настоящих Правил, обрабатываются в целях реализации функций и полномочий </w:t>
+        <w:t xml:space="preserve"> полномочий </w:t>
       </w:r>
       <w:r w:rsidR="00ED34F6" w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidR="0018341A" w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">онтрольно-счетной палаты, установленных </w:t>
       </w:r>
       <w:r w:rsidR="00ED34F6" w:rsidRPr="007813F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6826,60 +6790,114 @@
       <w:r w:rsidR="00731FBE" w:rsidRPr="00731FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">онтрольно-счетной палате осуществляется в информационных системах персональных данных </w:t>
       </w:r>
       <w:r w:rsidR="00AC510C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidR="00731FBE" w:rsidRPr="00731FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>онтрольно-счетной палаты, указанных в приложении № 6 к настоящему приказу, в соответствии с требованиями к защите персональных данных при их обработке в информационных системах персональных данных, утвержденными постановлением Правительства Российской Федерации от 01.11.2012 № 1119, а также с соблюдением организационно-технических мер по обеспечению безопасности персональных данных, определенных Требованиями о защите информации, не составляющей государственную тайну, содержащейся в государственных информационных системах, утвержденными приказом Федеральной службы по техническому и экспортно</w:t>
+        <w:t xml:space="preserve">онтрольно-счетной палаты, указанных в приложении № 6 к настоящему приказу, в соответствии с требованиями к защите персональных данных при их обработке в информационных системах персональных данных, утвержденными постановлением Правительства Российской Федерации от 01.11.2012 № 1119, а также с соблюдением организационно-технических мер по обеспечению безопасности персональных данных, определенных Требованиями о защите информации, </w:t>
+      </w:r>
+      <w:r w:rsidR="00897DD5" w:rsidRPr="00897DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>содержащейся в государственных информационных системах, иных информационных системах государственных органов, государственных унитарных предприятий, государственных учреждений</w:t>
+      </w:r>
+      <w:r w:rsidR="00731FBE" w:rsidRPr="00731FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, утвержденными приказом Федеральной службы по техническому и экспортно</w:t>
       </w:r>
       <w:r w:rsidR="00C75C3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>му контролю от 11.02.2013 № 17.</w:t>
+        <w:t xml:space="preserve">му контролю от </w:t>
+      </w:r>
+      <w:r w:rsidR="00897DD5" w:rsidRPr="00897DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.04.2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00897DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C75C3F" w:rsidRDefault="006C0FDF" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6896,50 +6914,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00C75C3F" w:rsidRPr="003E3BF7" w:rsidRDefault="006C0FDF" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00C75C3F" w:rsidRPr="003E3BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00731FBE" w:rsidRPr="003E3BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уполномоченным на обработку персональных данных предоставляются уникальный логин и пароль для доступа к соответствующей информационной системе в соответствии с функциями. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C75C3F" w:rsidRDefault="006C0FDF" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
@@ -7414,50 +7433,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00B336AA" w:rsidRDefault="007C2E04" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00D42279" w:rsidRPr="00D42279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Срок хранения персональных данных, обрабатываемых в информационных системах, соответствует сроку хранения персональны</w:t>
       </w:r>
       <w:r w:rsidR="00B336AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>х данных на бумажных носителях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B336AA" w:rsidRDefault="007C2E04" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
@@ -7936,51 +7956,60 @@
         </w:rPr>
         <w:t>Контрольно-счетной палатой</w:t>
       </w:r>
       <w:r w:rsidR="00404847" w:rsidRPr="0046242A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и субъектом персональных данных либо если </w:t>
       </w:r>
       <w:r w:rsidR="0046242A" w:rsidRPr="0046242A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Контрольно-счетная палата</w:t>
       </w:r>
       <w:r w:rsidR="00404847" w:rsidRPr="0046242A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> не вправе осуществлять обработку персональных данных без согласия субъекта персональных данных на основаниях, предусмотренных Федеральным законом </w:t>
+        <w:t xml:space="preserve"> не вправе осуществлять </w:t>
+      </w:r>
+      <w:r w:rsidR="00404847" w:rsidRPr="0046242A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">обработку персональных данных без согласия субъекта персональных данных на основаниях, предусмотренных Федеральным законом </w:t>
       </w:r>
       <w:r w:rsidR="0046242A" w:rsidRPr="0046242A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00404847" w:rsidRPr="0046242A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 152-ФЗ или другими федеральными законами.</w:t>
       </w:r>
       <w:r w:rsidR="00431AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7999,50 +8028,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00133D01" w:rsidRPr="00060C4D" w:rsidRDefault="00133D01" w:rsidP="00133D01">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r w:rsidR="00597A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D315F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C06F66" w:rsidRPr="006603E1" w:rsidRDefault="00C06F66" w:rsidP="00C06F66">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -8927,50 +8957,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00F95B85" w:rsidRDefault="00130C1E" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130C1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Субъекты персональных данных, указанные в пункте 4 Правил обработки персональных данных, вправе требовать от </w:t>
       </w:r>
       <w:r w:rsidR="00B92CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidR="00B92CA6" w:rsidRPr="00130C1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>онтрольно</w:t>
       </w:r>
       <w:r w:rsidR="00B92CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -9530,51 +9561,61 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="004321FE" w:rsidRDefault="00130C1E" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004321FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>7. Контрольно-счетная палата предоставляет сведения, указанные в пункте 1 настоящих Правил, субъекту персональных данных или его представителю в той форме, в которой направлены обращение либо запрос, если иное не у</w:t>
+        <w:t xml:space="preserve">7. Контрольно-счетная палата предоставляет сведения, указанные в пункте 1 настоящих Правил, субъекту персональных данных или его </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>представителю в той форме, в которой направлены обращение либо запрос, если иное не у</w:t>
       </w:r>
       <w:r w:rsidR="004321FE" w:rsidRPr="004321FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>казано в обращении или запросе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00862F92" w:rsidRDefault="00130C1E" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -9728,50 +9769,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00597A2F" w:rsidRPr="00060C4D" w:rsidRDefault="00597A2F" w:rsidP="002650F9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -10675,50 +10717,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB3F7A" w:rsidRDefault="00290176" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290176">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9. Срок проведения проверки не может превышать месяц со дня пр</w:t>
       </w:r>
       <w:r w:rsidR="00AB3F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>инятия решения о ее проведении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB3F7A" w:rsidRDefault="00290176" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10855,50 +10898,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DB7BAC" w:rsidRPr="00060C4D" w:rsidRDefault="00DB7BAC" w:rsidP="00DB7BAC">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F2270">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -11668,50 +11712,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A57249" w:rsidRPr="00060C4D" w:rsidRDefault="00A57249" w:rsidP="00A57249">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -12130,61 +12175,59 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E3616D" w:rsidRPr="00E3616D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Электронная система </w:t>
       </w:r>
       <w:r w:rsidR="00983265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E3616D" w:rsidRPr="00E3616D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Saby</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00983265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00E3616D" w:rsidRPr="00E3616D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00293145" w:rsidRPr="00293145" w:rsidRDefault="007D341F" w:rsidP="00293145">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12270,50 +12313,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="004900FB" w:rsidRPr="00060C4D" w:rsidRDefault="004900FB" w:rsidP="004900FB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -12569,50 +12613,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00861A43" w:rsidRPr="00060C4D" w:rsidRDefault="00861A43" w:rsidP="00861A43">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -12896,50 +12941,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="004572C6" w:rsidRPr="00060C4D" w:rsidRDefault="004572C6" w:rsidP="004572C6">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00712800">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -13768,80 +13814,60 @@
       <w:r w:rsidR="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="000B0400" w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000B0400" w:rsidRPr="00BF2729">
+        <w:t>(дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>дата)</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">                   </w:t>
+        <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidR="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="000B0400" w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -13908,50 +13934,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF2729" w:rsidRPr="00060C4D" w:rsidRDefault="00BF2729" w:rsidP="00BF2729">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -14680,71 +14707,51 @@
       <w:r w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">                   </w:t>
+        <w:t xml:space="preserve">     (дата)                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                (подпись)             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -14784,50 +14791,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="008319B0" w:rsidRPr="00060C4D" w:rsidRDefault="008319B0" w:rsidP="008319B0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -15458,50 +15466,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="002951AC" w:rsidRPr="002951AC" w:rsidRDefault="002951AC" w:rsidP="002951AC">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002951AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">полиса обязательного медицинского страхования; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00253651" w:rsidRDefault="002951AC" w:rsidP="00EC1EEB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002951AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -15942,51 +15951,61 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00716071" w:rsidRDefault="00B10E21" w:rsidP="00EC1EEB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10E21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">сведения о семейном положении (если вступали в брак, укажите с кем (фамилия, имя, отчество (при наличии), дату заключения брака, наименование органа, выдавшего соответствующий документ, дату его выдачи, в случае расторжения брака </w:t>
+        <w:t xml:space="preserve">сведения о семейном положении (если вступали в брак, укажите с кем (фамилия, имя, отчество (при наличии), дату заключения брака, наименование </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">органа, выдавшего соответствующий документ, дату его выдачи, в случае расторжения брака </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B10E21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> дату прекращения брака, наименование органа, выдавшего соответствующий документ, дату его выдачи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -16067,71 +16086,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ах</w:t>
       </w:r>
       <w:r w:rsidRPr="00B10E21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: супруга (супруг), Ваши и Вашей супруги (супруга) отец, мать, дети, братья, сестры, усыновители, усыновленные дети</w:t>
       </w:r>
       <w:r w:rsidR="00C35CBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> братья и сестры </w:t>
+        <w:t xml:space="preserve">, неполнородные братья и сестры </w:t>
       </w:r>
       <w:r w:rsidR="00C35CBC" w:rsidRPr="008319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(степень родства, фамилия, имя, отчество (при наличии сведений), дата (число, месяц, год) рождения, место рождения, адрес регистрации (фактического проживания, месту пребывания), гражданство, место работы (</w:t>
       </w:r>
       <w:r w:rsidR="00DA3E2D" w:rsidRPr="00DA3E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>учебы (наименование и адрес организации, органа), должность</w:t>
       </w:r>
       <w:r w:rsidR="00C35CBC" w:rsidRPr="008319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -16494,50 +16493,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="009433AE" w:rsidRDefault="008319B0" w:rsidP="00EC1EEB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">реквизиты свидетельств о государственной регистрации актов гражданского состояния и содержащиеся в них сведения; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F82E8D" w:rsidRPr="00E40AF3" w:rsidRDefault="008319B0" w:rsidP="00EC1EEB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40AF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -17364,50 +17364,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00F6265F" w:rsidRPr="00706281" w:rsidRDefault="008319B0" w:rsidP="00EC1EEB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706281">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">номер расчетного счета; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F6265F" w:rsidRPr="00706281" w:rsidRDefault="008319B0" w:rsidP="00EC1EEB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706281">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -18089,50 +18090,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="000423BA" w:rsidRPr="00060C4D" w:rsidRDefault="000423BA" w:rsidP="00D07392">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -18707,51 +18709,61 @@
       <w:r w:rsidRPr="00D07392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7. При посещении помещений, в которых ведется обработка пер</w:t>
       </w:r>
       <w:r w:rsidR="00F3564F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>сональных данных, сотрудниками К</w:t>
       </w:r>
       <w:r w:rsidRPr="00D07392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">онтрольно-счетной палаты и иными лицами, не имеющими права доступа в помещения, лицами, имеющими право доступа, принимаются меры, исключающие визуальный просмотр обрабатываемых в информационных системах, в электронном виде, на бумажных и иных носителях персональных данных. </w:t>
+        <w:t xml:space="preserve">онтрольно-счетной палаты и иными лицами, не имеющими права доступа в помещения, лицами, имеющими право </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07392">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">доступа, принимаются меры, исключающие визуальный просмотр обрабатываемых в информационных системах, в электронном виде, на бумажных и иных носителях персональных данных. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003B3484" w:rsidRDefault="003B3484" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -19180,50 +19192,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00411193" w:rsidRPr="00060C4D" w:rsidRDefault="00411193" w:rsidP="00411193">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -19960,50 +19973,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="003E5452" w:rsidRPr="0061454F" w:rsidRDefault="00F600B8" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4AAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.4. Секретарь комиссии отвечает за подготовку</w:t>
       </w:r>
       <w:r w:rsidR="009C0E63" w:rsidRPr="00AB4AAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4AAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>проверок, оформляет акты внутреннего контроля соответствия обработки персональных данных требованиям защиты персональных данных, контролирует выполнение рекомендаций комиссии по результатам проверок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30FC9" w:rsidRPr="00B30FC9" w:rsidRDefault="00F600B8" w:rsidP="00B30FC9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
@@ -20256,50 +20270,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>хранение бумажных носителей с персональными данными;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30FC9" w:rsidRPr="00B30FC9" w:rsidRDefault="00B30FC9" w:rsidP="00B30FC9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B30FC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30FC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>доступ к бумажным носителям с персональными данными;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30FC9" w:rsidRPr="00B30FC9" w:rsidRDefault="00B30FC9" w:rsidP="00B30FC9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
@@ -20527,352 +20543,382 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F600B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6. По результатам осуществления внутреннего контроля соответствия обработки персональных данных требованиям к защите персональных данных составляется акт внутреннего контроля соответствия обработки персональных данных, который подписывается председателем комиссии, заместителем председателя комиссии, секретарем и членами комиссии, принявшими участие в проверке. </w:t>
       </w:r>
       <w:r w:rsidR="00D118B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Данный акт представляется Председателю Контрольно-счетной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D118B1" w:rsidRDefault="00F600B8" w:rsidP="0018341A">
+    <w:p w:rsidR="006D42AB" w:rsidRPr="006D42AB" w:rsidRDefault="00F600B8" w:rsidP="0061454F">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F600B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.7. Заседание комиссии считается правомочным, если на нем присутствует не менее двух третей от общего числа ее членов. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006D42AB" w:rsidRPr="006D42AB" w:rsidRDefault="006D42AB" w:rsidP="0061454F">
+        <w:t xml:space="preserve">3.7. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D42AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Акт</w:t>
+      </w:r>
+      <w:r w:rsidR="006D42AB" w:rsidRPr="006D42AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хран</w:t>
+      </w:r>
+      <w:r w:rsidR="006D42AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="006D42AB" w:rsidRPr="006D42AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тся у ответственного за организацию обработки персональных данных в течение 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D42AB" w:rsidRDefault="006D42AB" w:rsidP="0061454F">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3.8. Акт</w:t>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007707F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D42AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> хран</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="006D42AB" w:rsidRDefault="006D42AB" w:rsidP="0061454F">
+        <w:t xml:space="preserve"> В отношении персональных данных, ставших известными комиссии в ходе проведения мероприятий внутреннего контроля, должна обеспечиваться конфиденциальность персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097502C" w:rsidRPr="0097502C" w:rsidRDefault="0097502C" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA62E6" w:rsidRDefault="00AA62E6" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0097502C" w:rsidRPr="0097502C" w:rsidRDefault="00F600B8" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097502C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Полномочия комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097502C" w:rsidRPr="0097502C" w:rsidRDefault="0097502C" w:rsidP="0097502C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0097502C" w:rsidRDefault="00F600B8" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...90 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00F600B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Члены комиссии имеют право: </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="0097502C" w:rsidRDefault="00F600B8" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F600B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1. Члены комиссии имеют право: </w:t>
+        <w:t xml:space="preserve">- запрашивать у сотрудников </w:t>
+      </w:r>
+      <w:r w:rsidR="0097502C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F600B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онтрольно-счетной палаты информацию, необходимую для реализации полномочий; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0097502C" w:rsidRDefault="00F600B8" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F600B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">- запрашивать у сотрудников </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> или полученных незаконным путем персональных данных; </w:t>
+        <w:t xml:space="preserve">- требовать от уполномоченных на обработку персональных данных должностных лиц уточнения, блокирования или уничтожения недостоверных или полученных незаконным путем персональных данных; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD495F" w:rsidRDefault="00F600B8" w:rsidP="0018341A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F600B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -20945,50 +20991,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD495F" w:rsidRPr="00060C4D" w:rsidRDefault="00CD495F" w:rsidP="00CD495F">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -21191,51 +21238,51 @@
       <w:r w:rsidR="00ED54CE" w:rsidRPr="00ED54CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED54CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044E38" w:rsidRPr="00ED54CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Григорьева Алексей Владимирович – Председатель Контрольно-счетной па</w:t>
+        <w:t>Григорьев Алексей Владимирович – Председатель Контрольно-счетной па</w:t>
       </w:r>
       <w:r w:rsidR="00ED54CE" w:rsidRPr="00ED54CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>латы;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044E38" w:rsidRPr="00ED54CE" w:rsidRDefault="00ED54CE" w:rsidP="00044E38">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -21388,50 +21435,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00345322" w:rsidRPr="00060C4D" w:rsidRDefault="00345322" w:rsidP="00345322">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -22288,80 +22336,60 @@
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="00ED2017" w:rsidRPr="006D547B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED2017" w:rsidRPr="006D547B">
+        <w:t xml:space="preserve">(подпись) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">подпись) </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">                     </w:t>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidR="00ED2017" w:rsidRPr="006D547B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00394B2A" w:rsidRDefault="00394B2A" w:rsidP="00394B2A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2017">
@@ -22390,80 +22418,60 @@
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="006D547B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D547B">
+        <w:t xml:space="preserve">(подпись) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">подпись) </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">                     </w:t>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="006D547B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00394B2A" w:rsidRDefault="00394B2A" w:rsidP="00394B2A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2017">
@@ -22492,127 +22500,108 @@
         <w:ind w:left="3969"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="006D547B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D547B">
+        <w:t xml:space="preserve">(подпись) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">подпись) </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">                     </w:t>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="006D547B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E339F7" w:rsidRDefault="00E339F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="008540F2" w:rsidRPr="00BE2C6A" w:rsidRDefault="008540F2" w:rsidP="008540F2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
       <w:r w:rsidR="00F3653D" w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -22705,85 +22694,67 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00E339F7" w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidR="00E339F7" w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...24 lines deleted...]
-        <w:t>__________ 20__ г. я, _____________</w:t>
+        <w:t>___________ 20__ г. я, _____________</w:t>
       </w:r>
       <w:r w:rsidR="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E339F7" w:rsidRPr="00E22048" w:rsidRDefault="00E339F7" w:rsidP="00D21D6B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -22833,85 +22804,67 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в ответ на запрос согласия на обработку персональных данных от </w:t>
       </w:r>
       <w:r w:rsidR="00983265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>____</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00983265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...24 lines deleted...]
-        <w:t>___________20___ г. заявил о согласии на обработку оператором Контрольно-счетной палат</w:t>
+        <w:t>____________20___ г. заявил о согласии на обработку оператором Контрольно-счетной палат</w:t>
       </w:r>
       <w:r w:rsidR="00D21D6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ой</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Петрозаводского городского округа моих персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E339F7" w:rsidRPr="00E22048" w:rsidRDefault="00E339F7" w:rsidP="00D21D6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
@@ -23501,50 +23454,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE2C6A" w:rsidRPr="00BE2C6A" w:rsidRDefault="00BE2C6A" w:rsidP="00BE2C6A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -24522,50 +24476,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Петрозаводского городского округа может осуществлять обработку персональных данных, разрешенных для распространения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B31C47" w:rsidRPr="00B31C47" w:rsidRDefault="00B31C47" w:rsidP="00DD68B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B31C47" w:rsidRPr="00B31C47" w:rsidRDefault="00B31C47" w:rsidP="00DD68B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -25167,50 +25122,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A406A4" w:rsidRPr="00BE2C6A" w:rsidRDefault="00A406A4" w:rsidP="00A406A4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -26601,50 +26557,51 @@
       <w:tblGrid>
         <w:gridCol w:w="4249"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
       <w:tr w:rsidR="0092218A" w:rsidRPr="00E5287B" w:rsidTr="00C07E76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4249" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0092218A" w:rsidRPr="00E5287B" w:rsidRDefault="0092218A" w:rsidP="00464E58">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5287B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Информационный ресурс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0092218A" w:rsidRPr="00E5287B" w:rsidRDefault="0092218A" w:rsidP="00464E58">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5287B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Действия с персональными данными</w:t>
@@ -27247,50 +27204,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C07E76" w:rsidRPr="00BE2C6A" w:rsidRDefault="00C07E76" w:rsidP="00DE63D6">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
       <w:r w:rsidR="009B2763">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -27896,50 +27854,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED7BE5" w:rsidRPr="00BE2C6A" w:rsidRDefault="00ED7BE5" w:rsidP="00ED7BE5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -28312,73 +28271,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="000E1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">доводить до сведения сотрудников Контрольно-счетной палаты </w:t>
       </w:r>
       <w:r w:rsidR="000E1D99" w:rsidRPr="00A50DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">положения законодательства Российской Федерации в области персональных данных и </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> и локальны</w:t>
+        <w:t>положения законодательства Российской Федерации в области персональных данных и принятых в соответствии с ним нормативных правовых актов и локальны</w:t>
       </w:r>
       <w:r w:rsidR="003D05BF" w:rsidRPr="00A50DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">х </w:t>
       </w:r>
       <w:r w:rsidR="000E1D99" w:rsidRPr="00A50DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>акт</w:t>
       </w:r>
       <w:r w:rsidR="003D05BF" w:rsidRPr="00A50DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -28558,51 +28495,62 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>) выполнять иные обязанности, предусмотренные законодательством Российской Федерации в области персональных данных и приняты</w:t>
       </w:r>
       <w:r w:rsidR="00B618A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ми</w:t>
       </w:r>
       <w:r w:rsidR="001B63C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в соответствии с ним нормативны</w:t>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="001B63C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>соответствии с ним нормативны</w:t>
       </w:r>
       <w:r w:rsidR="00B618A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ми</w:t>
       </w:r>
       <w:r w:rsidR="001B63C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> правовы</w:t>
       </w:r>
       <w:r w:rsidR="00B618A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -29109,50 +29057,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A4AC8" w:rsidRPr="00BE2C6A" w:rsidRDefault="008A4AC8" w:rsidP="008A4AC8">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006275FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -29353,73 +29302,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00053A10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________________________________,</w:t>
       </w:r>
       <w:r w:rsidRPr="00053A10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>проживающий(-</w:t>
-[...21 lines deleted...]
-        <w:t>) по</w:t>
+        <w:t>проживающий(-ая) по</w:t>
       </w:r>
       <w:r w:rsidRPr="00053A10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00053A10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>адресу ________________________</w:t>
       </w:r>
       <w:r w:rsidR="006275FC" w:rsidRPr="00053A10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -30654,50 +30581,51 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="34" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008A4AC8" w:rsidRPr="002D6C58" w:rsidRDefault="008A4AC8" w:rsidP="00053A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(перечислить тип обработки и наличие передачи персональных данных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008A4AC8" w:rsidRPr="00053A10" w:rsidRDefault="008A4AC8" w:rsidP="00053A10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="32"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00053A10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -31082,50 +31010,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E37D48" w:rsidRPr="00BE2C6A" w:rsidRDefault="00E37D48" w:rsidP="00E37D48">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06F66">
         <w:rPr>
@@ -32310,73 +32239,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>данных субъекта</w:t>
       </w:r>
       <w:r w:rsidR="00A969B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8720C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(-</w:t>
-[...21 lines deleted...]
-        <w:t>) персональных данных:</w:t>
+        <w:t>(-ов) персональных данных:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A969B9" w:rsidRPr="00C8720C" w:rsidRDefault="00A969B9" w:rsidP="00A969B9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9942" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="582"/>
         <w:gridCol w:w="2429"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1716"/>
@@ -34371,50 +34278,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="34" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="34" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003E0841" w:rsidRPr="00C8720C" w:rsidRDefault="003E0841" w:rsidP="00A969B9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8720C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Всего подлежит уничтожению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="34" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="34" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003E0841" w:rsidRPr="00C8720C" w:rsidRDefault="003E0841" w:rsidP="00A969B9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -34863,73 +34771,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003E0841" w:rsidRPr="001A61D1" w:rsidRDefault="003E0841" w:rsidP="00A969B9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="32"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A61D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(дата уничтожения персональных данных субъекта(-</w:t>
-[...21 lines deleted...]
-        <w:t>) персональных</w:t>
+        <w:t>(дата уничтожения персональных данных субъекта(-ов) персональных</w:t>
       </w:r>
       <w:r w:rsidRPr="001A61D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A61D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>данных)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A61D1" w:rsidRDefault="001A61D1" w:rsidP="00A969B9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="32"/>
@@ -35815,50 +35701,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A239AA" w:rsidRPr="00BE2C6A" w:rsidRDefault="00A239AA" w:rsidP="00A239AA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FD5210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB4809" w:rsidRPr="006603E1" w:rsidRDefault="00EB4809" w:rsidP="00EB4809">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="5529"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -35987,73 +35874,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E0841" w:rsidRPr="00B021EA" w:rsidRDefault="003E0841" w:rsidP="00B021EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="32"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B021EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Уважаемый(-</w:t>
-[...21 lines deleted...]
-        <w:t>________________________________</w:t>
+        <w:t>Уважаемый(-ая)_________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B021EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E0841" w:rsidRPr="00B021EA" w:rsidRDefault="003E0841" w:rsidP="00B021EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="32"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -36563,61 +36428,61 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E37D48" w:rsidRPr="00B021EA" w:rsidSect="00360254">
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="284" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE5663" w:rsidRDefault="00BE5663" w:rsidP="00FB1B59">
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="00FB1B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE5663" w:rsidRDefault="00BE5663" w:rsidP="00FB1B59">
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="00FB1B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -36655,174 +36520,174 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BE5663" w:rsidRDefault="00BE5663" w:rsidP="003C4DC5">
+  <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="003C4DC5">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001B46B0">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
         <w:noProof/>
       </w:rPr>
       <w:t>52</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE5663" w:rsidRDefault="00BE5663" w:rsidP="003C4DC5">
+  <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="003C4DC5">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-153302430"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00BE5663" w:rsidRPr="009031DA" w:rsidRDefault="00BE5663" w:rsidP="009031DA">
+      <w:p w:rsidR="007707F6" w:rsidRPr="009031DA" w:rsidRDefault="007707F6" w:rsidP="009031DA">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009031DA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009031DA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009031DA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CD6A9B">
+        <w:r w:rsidR="00FF0839">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>37</w:t>
         </w:r>
         <w:r w:rsidRPr="009031DA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE5663" w:rsidRDefault="00BE5663" w:rsidP="00FB1B59">
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="00FB1B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE5663" w:rsidRDefault="00BE5663" w:rsidP="00FB1B59">
+    <w:p w:rsidR="007707F6" w:rsidRDefault="007707F6" w:rsidP="00FB1B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -40581,51 +40446,50 @@
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB6F78"/>
     <w:rsid w:val="00001551"/>
     <w:rsid w:val="00002622"/>
     <w:rsid w:val="00002901"/>
@@ -40910,69 +40774,71 @@
     <w:rsid w:val="004A3369"/>
     <w:rsid w:val="004A40B4"/>
     <w:rsid w:val="004A590C"/>
     <w:rsid w:val="004B62DC"/>
     <w:rsid w:val="004C15BB"/>
     <w:rsid w:val="004C2807"/>
     <w:rsid w:val="004C2B2C"/>
     <w:rsid w:val="004C4333"/>
     <w:rsid w:val="004C4579"/>
     <w:rsid w:val="004C63BE"/>
     <w:rsid w:val="004C643E"/>
     <w:rsid w:val="004C6573"/>
     <w:rsid w:val="004C68BE"/>
     <w:rsid w:val="004C75D5"/>
     <w:rsid w:val="004C7EAA"/>
     <w:rsid w:val="004D0060"/>
     <w:rsid w:val="004D3B15"/>
     <w:rsid w:val="004D40E2"/>
     <w:rsid w:val="004D76CD"/>
     <w:rsid w:val="004D7EDA"/>
     <w:rsid w:val="004E03D4"/>
     <w:rsid w:val="004E2132"/>
     <w:rsid w:val="004E356D"/>
     <w:rsid w:val="004E3B00"/>
     <w:rsid w:val="004E3CC7"/>
+    <w:rsid w:val="004F08AD"/>
     <w:rsid w:val="004F46D2"/>
     <w:rsid w:val="005017C5"/>
     <w:rsid w:val="005077C9"/>
     <w:rsid w:val="005079AD"/>
     <w:rsid w:val="0051135E"/>
     <w:rsid w:val="0051138D"/>
     <w:rsid w:val="00514F65"/>
     <w:rsid w:val="00520D11"/>
     <w:rsid w:val="00523070"/>
     <w:rsid w:val="00526132"/>
     <w:rsid w:val="005309F9"/>
     <w:rsid w:val="00532ACC"/>
     <w:rsid w:val="00537DE7"/>
     <w:rsid w:val="00544CCE"/>
     <w:rsid w:val="00546896"/>
     <w:rsid w:val="00547878"/>
     <w:rsid w:val="00547C47"/>
     <w:rsid w:val="0055097F"/>
     <w:rsid w:val="00553EE6"/>
+    <w:rsid w:val="005575E6"/>
     <w:rsid w:val="005601F1"/>
     <w:rsid w:val="00561E90"/>
     <w:rsid w:val="005620A8"/>
     <w:rsid w:val="00565460"/>
     <w:rsid w:val="00565D91"/>
     <w:rsid w:val="005718AB"/>
     <w:rsid w:val="00580A83"/>
     <w:rsid w:val="005811AD"/>
     <w:rsid w:val="00587A2E"/>
     <w:rsid w:val="00596732"/>
     <w:rsid w:val="00597A2F"/>
     <w:rsid w:val="005A0487"/>
     <w:rsid w:val="005A2A22"/>
     <w:rsid w:val="005A394D"/>
     <w:rsid w:val="005A4EEF"/>
     <w:rsid w:val="005A5AA8"/>
     <w:rsid w:val="005B3CD1"/>
     <w:rsid w:val="005B5EDF"/>
     <w:rsid w:val="005B72A3"/>
     <w:rsid w:val="005C08E9"/>
     <w:rsid w:val="005C1144"/>
     <w:rsid w:val="005C1BF8"/>
     <w:rsid w:val="005C40BF"/>
     <w:rsid w:val="005C7470"/>
     <w:rsid w:val="005D0969"/>
@@ -41011,98 +40877,100 @@
     <w:rsid w:val="006477D4"/>
     <w:rsid w:val="00647E87"/>
     <w:rsid w:val="006502E6"/>
     <w:rsid w:val="00652D9B"/>
     <w:rsid w:val="006536A4"/>
     <w:rsid w:val="0065546A"/>
     <w:rsid w:val="00661D02"/>
     <w:rsid w:val="006621C2"/>
     <w:rsid w:val="006640B8"/>
     <w:rsid w:val="00664577"/>
     <w:rsid w:val="006654C2"/>
     <w:rsid w:val="00667067"/>
     <w:rsid w:val="00667EE7"/>
     <w:rsid w:val="00671D5C"/>
     <w:rsid w:val="006756AD"/>
     <w:rsid w:val="0068059B"/>
     <w:rsid w:val="006827D2"/>
     <w:rsid w:val="006858BA"/>
     <w:rsid w:val="00690167"/>
     <w:rsid w:val="006918C3"/>
     <w:rsid w:val="00692B59"/>
     <w:rsid w:val="00693299"/>
     <w:rsid w:val="006965B3"/>
     <w:rsid w:val="00696F3A"/>
     <w:rsid w:val="00697BD0"/>
+    <w:rsid w:val="006B0C6A"/>
     <w:rsid w:val="006B2AD3"/>
     <w:rsid w:val="006B3A48"/>
     <w:rsid w:val="006B6961"/>
     <w:rsid w:val="006C0FDF"/>
     <w:rsid w:val="006C2C21"/>
     <w:rsid w:val="006C2E93"/>
     <w:rsid w:val="006C3213"/>
     <w:rsid w:val="006C3587"/>
     <w:rsid w:val="006C715A"/>
     <w:rsid w:val="006C7894"/>
     <w:rsid w:val="006D0387"/>
     <w:rsid w:val="006D24C2"/>
     <w:rsid w:val="006D315F"/>
     <w:rsid w:val="006D42AB"/>
     <w:rsid w:val="006D4D01"/>
     <w:rsid w:val="006D547B"/>
     <w:rsid w:val="006D5501"/>
     <w:rsid w:val="006E438E"/>
     <w:rsid w:val="006E64C1"/>
     <w:rsid w:val="006E67DB"/>
     <w:rsid w:val="006F0878"/>
     <w:rsid w:val="006F1058"/>
     <w:rsid w:val="006F2270"/>
     <w:rsid w:val="00701366"/>
     <w:rsid w:val="00705B3A"/>
     <w:rsid w:val="00706281"/>
     <w:rsid w:val="007104CD"/>
     <w:rsid w:val="00712800"/>
     <w:rsid w:val="00714A94"/>
     <w:rsid w:val="00714F68"/>
     <w:rsid w:val="00716071"/>
     <w:rsid w:val="00720A97"/>
     <w:rsid w:val="00724881"/>
     <w:rsid w:val="00726B17"/>
     <w:rsid w:val="00727746"/>
     <w:rsid w:val="00731FBE"/>
     <w:rsid w:val="00733C61"/>
     <w:rsid w:val="00735BB4"/>
     <w:rsid w:val="007362BC"/>
     <w:rsid w:val="0073766E"/>
     <w:rsid w:val="0074034B"/>
     <w:rsid w:val="00740F8B"/>
     <w:rsid w:val="00745D39"/>
     <w:rsid w:val="007479A3"/>
     <w:rsid w:val="00754EBA"/>
     <w:rsid w:val="00761B2B"/>
     <w:rsid w:val="0076335B"/>
     <w:rsid w:val="00765E6C"/>
+    <w:rsid w:val="007707F6"/>
     <w:rsid w:val="0077149C"/>
     <w:rsid w:val="007732AC"/>
     <w:rsid w:val="007736A7"/>
     <w:rsid w:val="00773BF5"/>
     <w:rsid w:val="0077482D"/>
     <w:rsid w:val="0078128D"/>
     <w:rsid w:val="007813F0"/>
     <w:rsid w:val="0078163E"/>
     <w:rsid w:val="0078263B"/>
     <w:rsid w:val="00782CC7"/>
     <w:rsid w:val="00783890"/>
     <w:rsid w:val="007902A8"/>
     <w:rsid w:val="007A415C"/>
     <w:rsid w:val="007A4650"/>
     <w:rsid w:val="007A53F8"/>
     <w:rsid w:val="007A6DBE"/>
     <w:rsid w:val="007B11D3"/>
     <w:rsid w:val="007B21AE"/>
     <w:rsid w:val="007B29AC"/>
     <w:rsid w:val="007B63AF"/>
     <w:rsid w:val="007C1E86"/>
     <w:rsid w:val="007C2E04"/>
     <w:rsid w:val="007C5787"/>
     <w:rsid w:val="007D0E5D"/>
     <w:rsid w:val="007D257F"/>
@@ -41123,50 +40991,51 @@
     <w:rsid w:val="008319B0"/>
     <w:rsid w:val="00832E35"/>
     <w:rsid w:val="0083357D"/>
     <w:rsid w:val="00834132"/>
     <w:rsid w:val="008357BA"/>
     <w:rsid w:val="0083613F"/>
     <w:rsid w:val="00836C98"/>
     <w:rsid w:val="00844103"/>
     <w:rsid w:val="0085063E"/>
     <w:rsid w:val="00851CD5"/>
     <w:rsid w:val="00852A13"/>
     <w:rsid w:val="008540F2"/>
     <w:rsid w:val="00857C1A"/>
     <w:rsid w:val="00860571"/>
     <w:rsid w:val="00861A43"/>
     <w:rsid w:val="00862473"/>
     <w:rsid w:val="00862F92"/>
     <w:rsid w:val="00867AFD"/>
     <w:rsid w:val="00873D06"/>
     <w:rsid w:val="008759BD"/>
     <w:rsid w:val="0087668A"/>
     <w:rsid w:val="00885F36"/>
     <w:rsid w:val="0089466D"/>
     <w:rsid w:val="00894D72"/>
     <w:rsid w:val="0089515B"/>
+    <w:rsid w:val="00897DD5"/>
     <w:rsid w:val="008A41E4"/>
     <w:rsid w:val="008A4AC8"/>
     <w:rsid w:val="008A4C1A"/>
     <w:rsid w:val="008A7109"/>
     <w:rsid w:val="008B1D77"/>
     <w:rsid w:val="008B3142"/>
     <w:rsid w:val="008B321D"/>
     <w:rsid w:val="008B4015"/>
     <w:rsid w:val="008B40D2"/>
     <w:rsid w:val="008C0694"/>
     <w:rsid w:val="008C324D"/>
     <w:rsid w:val="008C6C8E"/>
     <w:rsid w:val="008C7673"/>
     <w:rsid w:val="008C7DBF"/>
     <w:rsid w:val="008C7FE3"/>
     <w:rsid w:val="008D1CCA"/>
     <w:rsid w:val="008D1E5C"/>
     <w:rsid w:val="008D2C40"/>
     <w:rsid w:val="008D5FFD"/>
     <w:rsid w:val="008D6D2D"/>
     <w:rsid w:val="008E20FC"/>
     <w:rsid w:val="008E537F"/>
     <w:rsid w:val="008E78FD"/>
     <w:rsid w:val="008F14DA"/>
     <w:rsid w:val="008F1C19"/>
@@ -41175,50 +41044,51 @@
     <w:rsid w:val="008F5C36"/>
     <w:rsid w:val="00900402"/>
     <w:rsid w:val="00901F51"/>
     <w:rsid w:val="00902214"/>
     <w:rsid w:val="0090242B"/>
     <w:rsid w:val="009031DA"/>
     <w:rsid w:val="00905067"/>
     <w:rsid w:val="00911993"/>
     <w:rsid w:val="009128EA"/>
     <w:rsid w:val="009171CB"/>
     <w:rsid w:val="00921015"/>
     <w:rsid w:val="0092218A"/>
     <w:rsid w:val="009239D0"/>
     <w:rsid w:val="00927969"/>
     <w:rsid w:val="00927C5C"/>
     <w:rsid w:val="00930DD1"/>
     <w:rsid w:val="00931A30"/>
     <w:rsid w:val="00933B0F"/>
     <w:rsid w:val="00940AD0"/>
     <w:rsid w:val="009433AE"/>
     <w:rsid w:val="0094538C"/>
     <w:rsid w:val="00945A03"/>
     <w:rsid w:val="009461CA"/>
     <w:rsid w:val="0095104D"/>
     <w:rsid w:val="0095159C"/>
+    <w:rsid w:val="009604E1"/>
     <w:rsid w:val="0096094F"/>
     <w:rsid w:val="009609B3"/>
     <w:rsid w:val="00962FD9"/>
     <w:rsid w:val="00964BA3"/>
     <w:rsid w:val="009660F3"/>
     <w:rsid w:val="009709CA"/>
     <w:rsid w:val="00970C00"/>
     <w:rsid w:val="009721CF"/>
     <w:rsid w:val="00974392"/>
     <w:rsid w:val="00975010"/>
     <w:rsid w:val="0097502C"/>
     <w:rsid w:val="00976143"/>
     <w:rsid w:val="00976577"/>
     <w:rsid w:val="00977BE5"/>
     <w:rsid w:val="00980148"/>
     <w:rsid w:val="00980A02"/>
     <w:rsid w:val="00983265"/>
     <w:rsid w:val="00984F3C"/>
     <w:rsid w:val="00986367"/>
     <w:rsid w:val="00987BB3"/>
     <w:rsid w:val="00992C05"/>
     <w:rsid w:val="00997D56"/>
     <w:rsid w:val="009A507C"/>
     <w:rsid w:val="009A563A"/>
     <w:rsid w:val="009A64A3"/>
@@ -41265,50 +41135,51 @@
     <w:rsid w:val="00A51C4C"/>
     <w:rsid w:val="00A557FB"/>
     <w:rsid w:val="00A562F6"/>
     <w:rsid w:val="00A57249"/>
     <w:rsid w:val="00A60865"/>
     <w:rsid w:val="00A61B7B"/>
     <w:rsid w:val="00A6383E"/>
     <w:rsid w:val="00A70B9B"/>
     <w:rsid w:val="00A71134"/>
     <w:rsid w:val="00A727C7"/>
     <w:rsid w:val="00A750EA"/>
     <w:rsid w:val="00A75E21"/>
     <w:rsid w:val="00A843B4"/>
     <w:rsid w:val="00A86383"/>
     <w:rsid w:val="00A90BB4"/>
     <w:rsid w:val="00A90BC9"/>
     <w:rsid w:val="00A923B9"/>
     <w:rsid w:val="00A95D2D"/>
     <w:rsid w:val="00A969B9"/>
     <w:rsid w:val="00AA1699"/>
     <w:rsid w:val="00AA62E6"/>
     <w:rsid w:val="00AB3AEB"/>
     <w:rsid w:val="00AB3F7A"/>
     <w:rsid w:val="00AB4AAE"/>
     <w:rsid w:val="00AB6462"/>
+    <w:rsid w:val="00AB68AE"/>
     <w:rsid w:val="00AB6B52"/>
     <w:rsid w:val="00AC2DCB"/>
     <w:rsid w:val="00AC3294"/>
     <w:rsid w:val="00AC510C"/>
     <w:rsid w:val="00AD61D2"/>
     <w:rsid w:val="00AE0BC0"/>
     <w:rsid w:val="00AE20D0"/>
     <w:rsid w:val="00AE27CD"/>
     <w:rsid w:val="00AE5EF0"/>
     <w:rsid w:val="00AE691D"/>
     <w:rsid w:val="00AE6F31"/>
     <w:rsid w:val="00AF0C1C"/>
     <w:rsid w:val="00AF39E6"/>
     <w:rsid w:val="00AF5EDB"/>
     <w:rsid w:val="00AF6350"/>
     <w:rsid w:val="00AF79FC"/>
     <w:rsid w:val="00B000CD"/>
     <w:rsid w:val="00B01E87"/>
     <w:rsid w:val="00B021EA"/>
     <w:rsid w:val="00B0396C"/>
     <w:rsid w:val="00B03A9B"/>
     <w:rsid w:val="00B0765D"/>
     <w:rsid w:val="00B10E21"/>
     <w:rsid w:val="00B11990"/>
     <w:rsid w:val="00B132C2"/>
@@ -41594,50 +41465,51 @@
     <w:rsid w:val="00F77C02"/>
     <w:rsid w:val="00F82E8D"/>
     <w:rsid w:val="00F86991"/>
     <w:rsid w:val="00F87D53"/>
     <w:rsid w:val="00F91197"/>
     <w:rsid w:val="00F95B85"/>
     <w:rsid w:val="00F95DFC"/>
     <w:rsid w:val="00F95E59"/>
     <w:rsid w:val="00FA2FCA"/>
     <w:rsid w:val="00FA4716"/>
     <w:rsid w:val="00FB1B59"/>
     <w:rsid w:val="00FB24DD"/>
     <w:rsid w:val="00FB47A6"/>
     <w:rsid w:val="00FB4AB2"/>
     <w:rsid w:val="00FB5301"/>
     <w:rsid w:val="00FC4052"/>
     <w:rsid w:val="00FC4BDD"/>
     <w:rsid w:val="00FC5CA7"/>
     <w:rsid w:val="00FC7F33"/>
     <w:rsid w:val="00FD1C23"/>
     <w:rsid w:val="00FD3321"/>
     <w:rsid w:val="00FD407A"/>
     <w:rsid w:val="00FD5210"/>
     <w:rsid w:val="00FE1A4F"/>
     <w:rsid w:val="00FE7C27"/>
+    <w:rsid w:val="00FF0839"/>
     <w:rsid w:val="00FF0BFA"/>
     <w:rsid w:val="00FF425D"/>
     <w:rsid w:val="00FF7ADF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -42066,50 +41938,51 @@
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00F95E59"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="20"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
@@ -42966,82 +42839,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC2CFDC3-B250-4ADC-9A5B-497EE0DA1FD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D363647A-BB31-42FD-BFBA-8ABFFAD89BAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>52</Pages>
-  <Words>13041</Words>
-  <Characters>74336</Characters>
+  <Words>13034</Words>
+  <Characters>74294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>619</Lines>
   <Paragraphs>174</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>87203</CharactersWithSpaces>
+  <CharactersWithSpaces>87154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кучина Анна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>