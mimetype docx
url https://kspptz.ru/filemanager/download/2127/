--- v0 (2026-05-24)
+++ v1 (2026-10-12)
@@ -174,114 +174,121 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Григорьев</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D123E" w:rsidRPr="007D3743" w:rsidRDefault="005D123E" w:rsidP="00DF1E80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D3743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="007E2811">
+            <w:r w:rsidR="009A3CF3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="002C07CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">»  </w:t>
             </w:r>
             <w:r w:rsidR="002218C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="002218C8">
+            <w:r w:rsidR="009A3CF3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009618D3">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002218C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C07CA">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="009618D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007E2811">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="002C07CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>января</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3CF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">августа  </w:t>
             </w:r>
             <w:r w:rsidRPr="007D3743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A16B2" w:rsidRPr="007D3743">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009618D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
@@ -513,5344 +520,5347 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="42" w:type="dxa"/>
           <w:right w:w="42" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="564"/>
-        <w:gridCol w:w="9506"/>
-        <w:gridCol w:w="5059"/>
+        <w:gridCol w:w="8677"/>
+        <w:gridCol w:w="5888"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="007A0199">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="145"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00DF1E80">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00DF1E80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00DF1E80">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00DF1E80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00F86FC9">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F86FC9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование мероприятия </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007A0199">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00DF1E80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Основание для включения мероприятия в план</w:t>
+              <w:t xml:space="preserve">Основание для включения </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00DF1E80">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мероприятия в план</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="002F31FA">
+      <w:tr w:rsidR="00367490" w:rsidRPr="00401955" w:rsidTr="009455DE">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007A0199">
+          <w:p w:rsidR="00367490" w:rsidRPr="00401955" w:rsidRDefault="00367490" w:rsidP="00DF1E80">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Экспертно-аналитические мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="007A0199">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
         <w:trPr>
           <w:trHeight w:val="122"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="008A568C">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="008A568C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00406E4A">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00406E4A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Оценка эффективности деятельности Петрозаводского городского округа по управлению муниципальным внутренним долгом и анализ состояния муниципального долга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B245C8" w:rsidRDefault="00166AD3" w:rsidP="00652D04">
-[...30 lines deleted...]
-              <w:t>№ 1026/01-20.2/ПГС-и</w:t>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00652D04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>письмо Председателя Петрозаводского городского Совета от 12.12.2025 № 1026/01-20.2/ПГС-и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="007A0199">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
         <w:trPr>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="148"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00E7114F">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00E7114F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00E7114F">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00E7114F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:t>Администрирование доходов местного бюджета, в том числе эффективности мер, принимаемых для увеличения поступлений в бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00264714">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00264714">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Единое Общероссийское мероприятие Союза муниципальных контрольно-счетных органов (МКСО) утверждено Президиумом МКСО 24.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="007A0199">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
+        <w:trPr>
+          <w:trHeight w:val="159"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:t xml:space="preserve">Внешняя проверка годового отчета об исполнении </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>бюджета Петрозаводского городского округа за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 3, п.10 ст. 8.1 Положения </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="001B2C9F">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.3.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="001B2C9F">
+              <w:t>1.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Анализ информации о ходе исполнения бюджета Петрозаводского городского округа за первый квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 1, п. 9, п.10 ст. 8.1 Положения </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00BA0B11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00BA0B11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
-              <w:t xml:space="preserve">Внешняя проверка годового отчета об исполнении </w:t>
-[...35 lines deleted...]
-              <w:t>п. 3, п.10 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Аудит в сфере закупок товаров (работ, услуг), направленных на использование средств бюджета Петрозаводского городского округа в 2025 году в части ремонта и содержания автомобильных дорог местного значения в Петрозаводского городского округа, и оценка эффективности их использования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00BA0B11">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>письмо Председателя Петрозаводского городского Совета от 12.12.2025 № 1026/01-20.2/ПГС-и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="007A0199">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="001B2C9F">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.4.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="001B2C9F">
+              <w:t>1.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Анализ информации о ходе исполнения бюджета Петрозаводского городского округа за первый квартал 2026 года</w:t>
-[...46 lines deleted...]
-              <w:t>«О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Анализ информации о ходе исполнения бюджета Петрозаводского городского округа за первое полугодие 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 1, п. 9, п.10 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:t>Экспертиза проекта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджета Петрозаводского городского округа на 2027 год и на плановый период 2028 и 2029 годов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 2, п.6, п.10, п.11 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Анализ информации о ходе исполнения бюджета Петрозаводского городского округа за 9 месяцев 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 1, п. 9, п.10 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00E83963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00E83963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Анализ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F612C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> использования средств субсидии на государственную поддержку организаций, входящих в систему спортивной подготовки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00E83963">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письмо Главы Петрозаводского городского округа от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220/02-08/КСР-и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00695065">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00695065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:t xml:space="preserve">Финансово-экономическая экспертиза </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>проектов решений Петрозаводского городского Совета «О внесении изменений в Решение Петрозаводского городского Совета «О бюджете Петрозаводского городского округа на 2026 год и плановый период 2027 и 2028 годов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 2, п.7 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00695065">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00695065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Экспертиза проектов муниципальных правовых актов в части, касающейся расходных обязательств Петрозаводского городского округа, экспертиза проектов муниципальных правовых актов, приводящих к изменению доходов бюджета Петрозаводского городского округа, а также муниципальных программ (проектов муниципальных программ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 7 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00695065">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Экспертиза проектов решений Петрозаводского городского Совета «О внесении изменений в Положение о бюджетном процессе в Петрозаводском городском округе»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 8 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00695065">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF150E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Анализ соблюдения органами местного самоуправления Закона Российской Федерации от 14 января 1993 года № 4292-1 «Об увековечении памяти погибших при защите Отечества» в части учета и сохранности памятников, стел, обелисков, других мемориальных сооружений и объектов, увековечивающих память погибших</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00D46BDA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Письмо Контрольно-счетной палаты Республики Карелия от 28.08.2026 № 1010/02-09/КСП-и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00367490" w:rsidRPr="00401955" w:rsidTr="00580088">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00367490" w:rsidRPr="00401955" w:rsidRDefault="00367490" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольные мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="00BA0B11">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.5.</w:t>
-[...17 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:t>2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...31 lines deleted...]
-              <w:t>письмо Председателя Петрозаводского городского Совета от 12.12.2025 № 1026/01-20.2/ПГС-и</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проверка целевого и эффективного использования средств субвенции на обеспечение государственных гарантий реализации прав на получение общедоступного и бесплатного дошкольного образования в муниципальных дошкольных образовательных организациях, общедоступного и бесплатного дошкольного, начального общего, основного общего, среднего общего образования в муниципальных общеобразовательных организациях, обеспечение дополнительного образования детей в муниципальных общеобразовательных организациях на выплату заработной платы и уплату страховых взносов в муниципальном общеобразовательном учреждении Петрозаводского городского </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>округа «Академический лицей» и муниципальном общеобразовательном учреждении Петрозаводского городского округа «Средняя общеобразовательная школа № 39» за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>письмо Главы Петрозаводского городского округа от 12.12.2025 № 5315/01-11/АА-и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="007A0199">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
-          <w:trHeight w:val="338"/>
+          <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="000E6C0B">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.6.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="000E6C0B">
+              <w:t>2.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Анализ информации о ходе исполнения бюджета Петрозаводского городского округа за первое полугодие 2026 года</w:t>
-[...46 lines deleted...]
-              <w:t>«О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Проверка достоверности годовой бюджетной отчетности главного администратора бюджетных средств Администрации Петрозаводского округа за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 3 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00E80857">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проверка достоверности годовой бюджетной отчетности главного администратора бюджетных средств Петрозаводского городского Совета за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 3 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="00367490">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="000E6C0B">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.7.</w:t>
-[...17 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:t>2.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...54 lines deleted...]
-              <w:t>«О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проверка достоверности годовой бюджетной отчетности главного администратора бюджетных средств Контрольно-счетной палаты Петрозаводского городского округа за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00367490">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 3 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
-[...649 lines deleted...]
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="000E6C0B">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.1.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="000E6C0B">
+              <w:t>2.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проверка целевого и эффективного использования средств субвенции на обеспечение государственных гарантий реализации прав на получение общедоступного и бесплатного дошкольного образования в муниципальных дошкольных образовательных организациях, общедоступного и бесплатного дошкольного, начального общего, основного общего, среднего общего образования в муниципальных общеобразовательных организациях, обеспечение дополнительного образования детей в муниципальных общеобразовательных организациях на выплату заработной платы и уплату страховых взносов в муниципальном общеобразовательном учреждении Петрозаводского городского округа «Академический лицей» и муниципальном общеобразовательном учреждении Петрозаводского городского округа «Средняя общеобразовательная школа № 39» за 2025 год</w:t>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:t>Проверка целевого и эффективного использования средств субсидии на организацию отдыха детей в каникулярное время в общеобразовательных учреждениях Петрозаводского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> городского округа в 2025 году</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="000E6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>письмо Председателя Петрозаводского городского Совета от 12.12.2025 № 1026/01-20.2/ПГС-и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:t>Проверка целевого и эффективного использования средств бюджета Петрозаводского городского округа, выделенных муниципальному бюджетному учреждению культуры Петрозаводского городского округа «Городской дом культуры», за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>письмо Главы Петрозаводского городского округа от 12.12.2025 № 5315/01-11/АА-и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проверка использования средств субсидии на капитальный ремонт и оснащение образовательных организаций, осуществляющих образовательную деятельность по образовательным программам дошкольного образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="001B2C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>письмо Главы Петрозаводского городского округа от 12.12.2025 № 5315/01-11/АА-и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проверка соблюдения ПМУП «Городской транспорт» условий и порядка предоставления из бюджета Петрозаводского городского округа субсидий на возмещение недополученных доходов в связи с оказанием услуг по транспортному обслуживанию населения Петрозаводского городского округа городским наземным электрическим транспортом по разовым проездным билетам и по месячным проездным билетам для студентов и школьников, достижения значений результатов предоставления субсидий, целевого использования предоставленных субсидий за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>письмо Главы Петрозаводского городского округа от 26.12.2025 № 3918/04-06/КФ-и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проверка целевого и эффективного использования средств бюджета Петрозаводского городского округа, выделенных в 2025 году на реализацию регионального проекта «Формирование комфортной городской среды» в Петрозаводском городском округе (парк «Беличий остров»)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>письмо Председателя Петрозаводского го</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>родского Совета от 12.12.2025 № </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1026/01-20.2/ПГС-и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Исключен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F3636F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>По предложению Администрации Петрозаводского городского округа (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письмо от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220/02-08/КСР-и)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00367490" w:rsidRPr="00401955" w:rsidTr="0017657D">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            <w:pPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00367490" w:rsidRPr="00401955" w:rsidRDefault="00367490" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...70 lines deleted...]
-              <w:t>п. 3 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иная деятельность Контрольно-счетной палаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="000E6C0B">
-            <w:pPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.3.</w:t>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:t>3.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проверка достоверности годовой бюджетной отчетности главного администратора бюджетных средств Петрозаводского городского Совета за 2025 год</w:t>
-[...29 lines deleted...]
-              <w:t>п. 3 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Подготовка отчета о деятельности Контрольно-счетной палаты Петрозаводского городского округа за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст.18.2 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00E80857">
-[...793 lines deleted...]
-      <w:tr w:rsidR="001A43F8" w:rsidRPr="00401955" w:rsidTr="00D22567">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...58 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.1.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Подготовка отчета о деятельности Контрольно-счетной палаты Петрозаводского городского округа за 2025 год</w:t>
-[...29 lines deleted...]
-              <w:t>ст.18.2 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Проведение заседаний Коллегии Контрольно-счетной палаты Петрозаводского городского округа, контроль за исполнением принятых на ее заседаниях решений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р. 7 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
-          <w:trHeight w:val="145"/>
+          <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.2.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проведение заседаний Коллегии Контрольно-счетной палаты Петрозаводского городского округа, контроль за исполнением принятых на ее заседаниях решений</w:t>
-[...29 lines deleted...]
-              <w:t>р. 7 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Участие в заседаниях Петрозаводского городского Совета и комиссиях Петрозаводского городского Совета по результатам контрольной, экспертно-аналитической деятельности и вопросам, входящим в компетенцию Контрольно-счетной палаты Петрозаводского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 13 ст.12.1, ст.13.6 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.3.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Участие в заседаниях Петрозаводского городского Совета и комиссиях Петрозаводского городского Совета                         по результатам контрольной, экспертно-аналитической деятельности и вопросам, входящим в компетенцию Контрольно-счетной палаты Петрозаводского городского округа</w:t>
-[...29 lines deleted...]
-              <w:t>п. 13 ст.12.1, ст.13.6 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Взаимодействие с контрольно-счетными органами иных муниципальных образований, субъектов Российской Федерации, со Счетной палатой Российской Федерации, Контрольно-счетной палатой Республики Карелия, налоговыми органами, органами прокуратуры, иными правоохранительными, надзорными и контрольными органами по вопросам, входящим в компетенцию Контрольно-счетной палаты Петрозаводского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст. 17.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.4.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Взаимодействие с контрольно-счетными органами иных муниципальных образований, субъектов Российской Федерации, со Счетной палатой Российской Федерации, Контрольно-счетной палатой Республики Карелия, налоговыми органами, органами прокуратуры, иными правоохранительными, надзорными и контрольными органами по вопросам, входящим в компетенцию Контрольно-счетной палаты Петрозаводского городского округа</w:t>
-[...29 lines deleted...]
-              <w:t>ст. 17.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Организация и проведение мероприятий по повышению квалификации муниципальных служащих</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольно-счетной палаты Петрозаводского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст. 11 Федерального закона</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 02.03.2007 № 25-ФЗ </w:t>
+            </w:r>
+            <w:r w:rsidR="00507E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«О муниципальной службе в Российской Федерации»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.5.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Организация и проведение мероприятий по повышению квалификации муниципальных служащих</w:t>
-[...77 lines deleted...]
-              <w:t>«О муниципальной службе в Российской Федерации»</w:t>
+              <w:t xml:space="preserve">Оценка регулирующего воздействия проектов нормативных правовых актов Петрозаводского городского округа, устанавливающих новые или изменяющие ранее предусмотренные муниципальными нормативными правовыми актами Петрозаводского городского округа обязательные требования для субъектов предпринимательской и иной экономической деятельности, обязанности для субъектов инвестиционной деятельности, в том числе подготовка заключения об оценке регулирующего воздействия. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.6.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оценка регулирующего воздействия проектов нормативных правовых актов Петрозаводского городского округа, устанавливающих новые или изменяющие ранее предусмотренные муниципальными нормативными правовыми актами Петрозаводского городского округа обязательные требования для субъектов предпринимательской и иной экономической деятельности, обязанности для субъектов инвестиционной деятельности, в том числе подготовка заключения об оценке регулирующего воздействия. </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Согласование возможности заключения муниципального контракта с единственным поставщиком (подрядчиком, исполнителем) в случаях, установленных законодательством Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 13 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. 93 Федерального закона от 05.04.2013 № 44-ФЗ </w:t>
+            </w:r>
+            <w:r w:rsidR="00507E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«О контрактной системе в сфере закупок товаров, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">работ, услуг для обеспечения государственных и муниципальных нужд» </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.7.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:lastRenderedPageBreak/>
+              <w:t>3.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Согласование возможности заключения муниципального контракта с единственным поставщиком (подрядчиком, исполнителем) в случаях, установленных законодательством Российской Федерации</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд» </w:t>
+              <w:t>Рассмотрение уведомлений заказчиков об осуществлении закупки у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных законодательством Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 14 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа», </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст.</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">93 Федерального закона от 05.04.2013 № 44-ФЗ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.8.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Рассмотрение уведомлений заказчиков об осуществлении закупки у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных законодательством Российской Федерации</w:t>
-[...49 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>Проведение плановых проверок в отношении заказчиков, контрактных служб, контрактных управляющих, комиссий по осуществлению закупок и их членов, уполномоченных органов, уполномоченных учреждений, специализированных организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 15 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа», </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст.</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">99 Федерального закона от 05.04.2013 № 44-ФЗ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.9.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проведение плановых проверок в отношении заказчиков, контрактных служб, контрактных управляющих, комиссий по осуществлению закупок и их членов, уполномоченных органов, уполномоченных учреждений, специализированных организаций</w:t>
-[...63 lines deleted...]
-              <w:t>«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд»</w:t>
+              <w:t>Проведение внеплановых проверок в отношении заказчиков, контрактных служб, контрактных управляющих, комиссий по осуществлению закупок и их членов, уполномоченных органов, уполномоченных учреждений, специализированных организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00507E4B" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 16. ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="009C6ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 3 ч. 3 ст. 99 Федерального закона от 05.04.2013 </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№ 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.10.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проведение внеплановых проверок в отношении заказчиков, контрактных служб, контрактных управляющих, комиссий по осуществлению закупок и их членов, уполномоченных органов, уполномоченных учреждений, специализированных организаций</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t>Рассмотрение жалоб на действия (бездействие) заказчика, уполномоченного органа, уполномоченного учреждения, специализированной организации, комиссии по осуществлению закупок, ее членов, должностных лиц контрактной службы, контрактного управляющего в отношении закупок для обеспечения муниципальных нужд Петрозаводского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F535FD" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 17. ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа», </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F535FD" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гл. 6 Федерального закона от 05.04.2013 № 44-ФЗ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00507E4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.11.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Рассмотрение жалоб на действия (бездействие) заказчика, уполномоченного органа, уполномоченного учреждения, специализированной организации, комиссии по осуществлению закупок, ее членов, должностных лиц контрактной службы, контрактного управляющего в отношении закупок для обеспечения муниципальных нужд Петрозаводского городского округа</w:t>
-[...71 lines deleted...]
-              <w:t>«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд»</w:t>
+              <w:t>Участие в пределах полномочий в мероприятиях, направленных на противодействие коррупции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п. 12. ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.12.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Участие в пределах полномочий в мероприятиях, направленных на противодействие коррупции</w:t>
-[...29 lines deleted...]
-              <w:t>п. 12. ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t xml:space="preserve">Изучение и обобщение опыта деятельности контрольно-счетных органов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст. 18 Федерального закона от 07.02.2011 № 6-ФЗ</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«Об общих принципах организации и деятельности контрольно-счетных органов субъектов Российской Федерации и муниципальных образований»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.13.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:lastRenderedPageBreak/>
+              <w:t>3.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Изучение и обобщение опыта деятельности контрольно-счетных органов </w:t>
-[...46 lines deleted...]
-              <w:t>«Об общих принципах организации и деятельности контрольно-счетных органов субъектов Российской Федерации и муниципальных образований»</w:t>
+              <w:t>Формирование плана работы Контрольно-счетной палаты Петрозаводского городского округа на 2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст.9.2 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.14.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Формирование плана работы Контрольно-счетной палаты Петрозаводского городского округа на 2027 год</w:t>
-[...45 lines deleted...]
-              <w:t>9.2 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Публикация информации о работе Контрольно-счетной палаты Петрозаводского городского округа в средствах массовой информации или размещение в сети Интернет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст.18 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.15.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Публикация информации о работе Контрольно-счетной палаты Петрозаводского городского округа в средствах массовой информации или размещение в сети Интернет</w:t>
-[...29 lines deleted...]
-              <w:t>ст.18 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Разработка стандартов внешнего муниципального финансового контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F535FD" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п.2 ст. 11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Федерального закона от 07.02.2011 № 6-ФЗ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«Об общих принципах организации и деятельности контрольно-счетных органов субъектов Российской Федерации и муниципальных образований»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.16.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Разработка стандартов внешнего муниципального финансового контроля</w:t>
-[...44 lines deleted...]
-              <w:t>Федерального закона от 07.02.2011 № 6-ФЗ «Об общих принципах организации и деятельности контрольно-счетных органов субъектов Российской Федерации и муниципальных образований»</w:t>
+              <w:t>Подготовка изменений и дополнений в Регламент Контрольно-счетной палаты Петрозаводского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р. 10 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.17.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Подготовка изменений и дополнений в Регламент Контрольно-счетной палаты Петрозаводского городского округа</w:t>
-[...29 lines deleted...]
-              <w:t>р. 10 Положения «О Контрольно-счетной палате Петрозаводского городского округа»</w:t>
+              <w:t>Рассмотрение обращений государственных органов, органов местного самоуправления, депутатов и граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. 2 Федерального закона от 02.05.2006 № 59-ФЗ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«О Порядке рассмотрения обращений граждан в Российской Федерации»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
           <w:trHeight w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.18.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Рассмотрение обращений государственных органов, органов местного самоуправления, депутатов и граждан</w:t>
-[...46 lines deleted...]
-              <w:t>«О Порядке рассмотрения обращений граждан в Российской Федерации»</w:t>
+              <w:t>Формирование дел в соответствии с утвержденной номенклатурой Контрольно-счетной палаты Петрозаводского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>инструкция по делопроизводству в Контрольно-счетной палате Петрозаводского городского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="331"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.19.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Формирование дел в соответствии с утвержденной номенклатурой Контрольно-счетной палаты Петрозаводского городского округа</w:t>
-[...29 lines deleted...]
-              <w:t>инструкция по делопроизводству в Контрольно-счетной палате Петрозаводского городского округа</w:t>
+              <w:t>Подготовка предложений по проекту бюджета Контрольно-счетной палаты Петрозаводского городского округа на 2027 год и на плановый период 2028 и 2029 годов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">постановление Администрации Петрозаводского городского округа от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.08.2015 № 3941</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Об утверждении Порядка составления проекта бюджета Петрозаводского городского округа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidTr="00166AD3">
+      <w:tr w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidTr="008E465E">
         <w:trPr>
-          <w:trHeight w:val="331"/>
+          <w:trHeight w:val="571"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.20.</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="00166AD3" w:rsidRPr="00401955" w:rsidRDefault="00166AD3" w:rsidP="007D0E83">
+              <w:t>3.21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="007D0E83">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Подготовка предложений по проекту бюджета Контрольно-счетной палаты Петрозаводского городского округа на 2027 год и на плановый период 2028 и 2029 годов</w:t>
-[...118 lines deleted...]
-              </w:rPr>
               <w:t>Мониторинг субъектов контроля в сфере закупок с целью отнесения их к определенной категории риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E036B" w:rsidRDefault="00166AD3" w:rsidP="000E036B">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">№ 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд» </w:t>
+          <w:p w:rsidR="00F535FD" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 15 ст. 8.1 Положения «О Контрольно-счетной палате Петрозаводского городского округа», </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E465E" w:rsidRPr="00401955" w:rsidRDefault="008E465E" w:rsidP="00F535FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 3 ч. 3 ст. 99 Федерального закона от 05.04.2013 № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд» </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006A6EE9" w:rsidRPr="00B14FB9" w:rsidRDefault="006A6EE9" w:rsidP="00E3425E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006A6EE9" w:rsidRPr="00B14FB9" w:rsidSect="007A0199">
+    <w:sectPr w:rsidR="006A6EE9" w:rsidRPr="00B14FB9" w:rsidSect="005D0E41">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="289" w:footer="193" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001B2C9F" w:rsidRDefault="001B2C9F" w:rsidP="006A6EE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001B2C9F" w:rsidRDefault="001B2C9F" w:rsidP="006A6EE9">
       <w:r>
         <w:continuationSeparator/>
@@ -5930,189 +5940,100 @@
         </w:pPr>
         <w:r w:rsidRPr="00450B05">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00450B05">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00450B05">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA167B">
+        <w:r w:rsidR="00841748">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00450B05">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="001B2C9F" w:rsidRDefault="001B2C9F">
     <w:pPr>
       <w:pStyle w:val="af3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001B2C9F" w:rsidRDefault="001B2C9F" w:rsidP="006A6EE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001B2C9F" w:rsidRDefault="001B2C9F" w:rsidP="006A6EE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08461FE4"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C414C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE00D5FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -6190,178 +6111,173 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A6EE9"/>
     <w:rsid w:val="0000102D"/>
     <w:rsid w:val="0000377F"/>
     <w:rsid w:val="00004A36"/>
     <w:rsid w:val="00004E6A"/>
     <w:rsid w:val="00005B0D"/>
     <w:rsid w:val="00006583"/>
     <w:rsid w:val="00006665"/>
     <w:rsid w:val="000074F0"/>
     <w:rsid w:val="0001149F"/>
     <w:rsid w:val="00011C59"/>
     <w:rsid w:val="00014C96"/>
     <w:rsid w:val="00015887"/>
     <w:rsid w:val="0001590D"/>
     <w:rsid w:val="000217CA"/>
     <w:rsid w:val="00021DBC"/>
+    <w:rsid w:val="00022021"/>
     <w:rsid w:val="000261F2"/>
     <w:rsid w:val="000312B3"/>
     <w:rsid w:val="000341CC"/>
     <w:rsid w:val="00040239"/>
     <w:rsid w:val="000403FB"/>
     <w:rsid w:val="00042475"/>
     <w:rsid w:val="0004510B"/>
     <w:rsid w:val="00045C84"/>
     <w:rsid w:val="00047332"/>
     <w:rsid w:val="000552D4"/>
     <w:rsid w:val="00061446"/>
     <w:rsid w:val="00061525"/>
     <w:rsid w:val="00062065"/>
     <w:rsid w:val="000624C4"/>
     <w:rsid w:val="00065BBE"/>
     <w:rsid w:val="00066CED"/>
     <w:rsid w:val="000702B5"/>
     <w:rsid w:val="00072460"/>
     <w:rsid w:val="00075D4A"/>
     <w:rsid w:val="00080D40"/>
     <w:rsid w:val="000810A1"/>
     <w:rsid w:val="0008537E"/>
     <w:rsid w:val="00086F50"/>
     <w:rsid w:val="00095042"/>
     <w:rsid w:val="000A0E2F"/>
     <w:rsid w:val="000A0EF2"/>
     <w:rsid w:val="000A3D32"/>
     <w:rsid w:val="000B2D86"/>
     <w:rsid w:val="000B3ABD"/>
     <w:rsid w:val="000B7131"/>
     <w:rsid w:val="000C0187"/>
     <w:rsid w:val="000C0A1B"/>
     <w:rsid w:val="000C0F1B"/>
     <w:rsid w:val="000C17D8"/>
     <w:rsid w:val="000C31D5"/>
     <w:rsid w:val="000C53F4"/>
     <w:rsid w:val="000C6801"/>
     <w:rsid w:val="000D2B9D"/>
-    <w:rsid w:val="000E036B"/>
     <w:rsid w:val="000E0753"/>
     <w:rsid w:val="000E636D"/>
     <w:rsid w:val="000E6C0B"/>
     <w:rsid w:val="000F570C"/>
     <w:rsid w:val="000F72AB"/>
     <w:rsid w:val="00101CA8"/>
     <w:rsid w:val="001024CA"/>
     <w:rsid w:val="00102F54"/>
     <w:rsid w:val="001063FC"/>
     <w:rsid w:val="00106EAC"/>
     <w:rsid w:val="0011050F"/>
     <w:rsid w:val="00113501"/>
     <w:rsid w:val="0011440E"/>
     <w:rsid w:val="00115D54"/>
     <w:rsid w:val="00116D64"/>
     <w:rsid w:val="00116E11"/>
     <w:rsid w:val="001261E2"/>
     <w:rsid w:val="00134D5B"/>
     <w:rsid w:val="00136B1C"/>
     <w:rsid w:val="00144EFC"/>
     <w:rsid w:val="0014643A"/>
     <w:rsid w:val="00150CA0"/>
     <w:rsid w:val="0015338E"/>
     <w:rsid w:val="001617E8"/>
     <w:rsid w:val="0016508D"/>
     <w:rsid w:val="0016589B"/>
-    <w:rsid w:val="00166AD3"/>
     <w:rsid w:val="001705ED"/>
     <w:rsid w:val="00171658"/>
     <w:rsid w:val="00172E30"/>
     <w:rsid w:val="00174BB8"/>
     <w:rsid w:val="00177926"/>
     <w:rsid w:val="00180357"/>
     <w:rsid w:val="00181758"/>
     <w:rsid w:val="00190A80"/>
     <w:rsid w:val="001917E8"/>
     <w:rsid w:val="001A09C0"/>
     <w:rsid w:val="001A148A"/>
-    <w:rsid w:val="001A43F8"/>
     <w:rsid w:val="001A5D3E"/>
     <w:rsid w:val="001A5F94"/>
     <w:rsid w:val="001B145B"/>
     <w:rsid w:val="001B1C67"/>
     <w:rsid w:val="001B22D4"/>
     <w:rsid w:val="001B2C9F"/>
     <w:rsid w:val="001B565A"/>
     <w:rsid w:val="001B68AA"/>
     <w:rsid w:val="001C0634"/>
     <w:rsid w:val="001D24C0"/>
     <w:rsid w:val="001D639F"/>
     <w:rsid w:val="001E0E79"/>
     <w:rsid w:val="001E4645"/>
     <w:rsid w:val="001E7C51"/>
     <w:rsid w:val="001F2D12"/>
     <w:rsid w:val="001F39AD"/>
     <w:rsid w:val="00200486"/>
     <w:rsid w:val="00211CFB"/>
     <w:rsid w:val="00212493"/>
     <w:rsid w:val="00212785"/>
     <w:rsid w:val="0021458E"/>
     <w:rsid w:val="00214BD4"/>
     <w:rsid w:val="002155E9"/>
     <w:rsid w:val="0022019C"/>
     <w:rsid w:val="002218C8"/>
@@ -6394,54 +6310,56 @@
     <w:rsid w:val="002C07CA"/>
     <w:rsid w:val="002C2753"/>
     <w:rsid w:val="002D1012"/>
     <w:rsid w:val="002D3D20"/>
     <w:rsid w:val="002D580A"/>
     <w:rsid w:val="002D73A3"/>
     <w:rsid w:val="002E0AD9"/>
     <w:rsid w:val="002E0ED2"/>
     <w:rsid w:val="002E1749"/>
     <w:rsid w:val="002E541B"/>
     <w:rsid w:val="002F0465"/>
     <w:rsid w:val="002F2E9D"/>
     <w:rsid w:val="002F4D26"/>
     <w:rsid w:val="00301EFA"/>
     <w:rsid w:val="00302919"/>
     <w:rsid w:val="00304012"/>
     <w:rsid w:val="003062F6"/>
     <w:rsid w:val="00307F86"/>
     <w:rsid w:val="00310F28"/>
     <w:rsid w:val="00310F2D"/>
     <w:rsid w:val="0031377F"/>
     <w:rsid w:val="00320932"/>
     <w:rsid w:val="00320EDC"/>
     <w:rsid w:val="00325444"/>
     <w:rsid w:val="00331A6C"/>
+    <w:rsid w:val="00332971"/>
     <w:rsid w:val="0034388A"/>
     <w:rsid w:val="00344104"/>
     <w:rsid w:val="00345130"/>
     <w:rsid w:val="00352A76"/>
+    <w:rsid w:val="00367490"/>
     <w:rsid w:val="003676F3"/>
     <w:rsid w:val="00377B33"/>
     <w:rsid w:val="00382742"/>
     <w:rsid w:val="0038572B"/>
     <w:rsid w:val="0038636C"/>
     <w:rsid w:val="00390357"/>
     <w:rsid w:val="0039203C"/>
     <w:rsid w:val="003A4071"/>
     <w:rsid w:val="003A7B07"/>
     <w:rsid w:val="003B14CB"/>
     <w:rsid w:val="003B224B"/>
     <w:rsid w:val="003B2830"/>
     <w:rsid w:val="003B33BA"/>
     <w:rsid w:val="003B42DB"/>
     <w:rsid w:val="003B78DF"/>
     <w:rsid w:val="003C00D7"/>
     <w:rsid w:val="003C0A56"/>
     <w:rsid w:val="003D00EC"/>
     <w:rsid w:val="003D13B6"/>
     <w:rsid w:val="003D22DB"/>
     <w:rsid w:val="003D5DBC"/>
     <w:rsid w:val="003E0EF8"/>
     <w:rsid w:val="003E1312"/>
     <w:rsid w:val="003E4D8C"/>
     <w:rsid w:val="003E6595"/>
@@ -6489,50 +6407,51 @@
     <w:rsid w:val="004A770B"/>
     <w:rsid w:val="004B143F"/>
     <w:rsid w:val="004B3BAC"/>
     <w:rsid w:val="004B3F31"/>
     <w:rsid w:val="004B5A69"/>
     <w:rsid w:val="004B738B"/>
     <w:rsid w:val="004B7B65"/>
     <w:rsid w:val="004C56C5"/>
     <w:rsid w:val="004D0CA7"/>
     <w:rsid w:val="004D17B8"/>
     <w:rsid w:val="004D4D2D"/>
     <w:rsid w:val="004D5820"/>
     <w:rsid w:val="004D603E"/>
     <w:rsid w:val="004E1A8A"/>
     <w:rsid w:val="004E1D21"/>
     <w:rsid w:val="004E4081"/>
     <w:rsid w:val="004F1BCD"/>
     <w:rsid w:val="004F5452"/>
     <w:rsid w:val="004F661C"/>
     <w:rsid w:val="004F6755"/>
     <w:rsid w:val="004F754D"/>
     <w:rsid w:val="005028AE"/>
     <w:rsid w:val="005029A7"/>
     <w:rsid w:val="00504CB6"/>
     <w:rsid w:val="0050674A"/>
+    <w:rsid w:val="00507E4B"/>
     <w:rsid w:val="00510655"/>
     <w:rsid w:val="00510683"/>
     <w:rsid w:val="005108AA"/>
     <w:rsid w:val="00514F33"/>
     <w:rsid w:val="0051639F"/>
     <w:rsid w:val="00517249"/>
     <w:rsid w:val="00517A76"/>
     <w:rsid w:val="0053233B"/>
     <w:rsid w:val="00540B8B"/>
     <w:rsid w:val="00543EFD"/>
     <w:rsid w:val="00550C89"/>
     <w:rsid w:val="005514F3"/>
     <w:rsid w:val="005564D2"/>
     <w:rsid w:val="00561804"/>
     <w:rsid w:val="00564DAE"/>
     <w:rsid w:val="0056690F"/>
     <w:rsid w:val="005671FA"/>
     <w:rsid w:val="0056774D"/>
     <w:rsid w:val="0057066C"/>
     <w:rsid w:val="0057178F"/>
     <w:rsid w:val="00573554"/>
     <w:rsid w:val="00573DFC"/>
     <w:rsid w:val="00576901"/>
     <w:rsid w:val="005840ED"/>
     <w:rsid w:val="005901B5"/>
@@ -6639,162 +6558,167 @@
     <w:rsid w:val="007356D2"/>
     <w:rsid w:val="00736E98"/>
     <w:rsid w:val="0074280C"/>
     <w:rsid w:val="007445F6"/>
     <w:rsid w:val="00746813"/>
     <w:rsid w:val="00750390"/>
     <w:rsid w:val="007531E0"/>
     <w:rsid w:val="00753D66"/>
     <w:rsid w:val="00753EE2"/>
     <w:rsid w:val="00762AB0"/>
     <w:rsid w:val="00765593"/>
     <w:rsid w:val="00765BC0"/>
     <w:rsid w:val="007661B1"/>
     <w:rsid w:val="00770A33"/>
     <w:rsid w:val="0077483E"/>
     <w:rsid w:val="00775862"/>
     <w:rsid w:val="0077688C"/>
     <w:rsid w:val="00776AA0"/>
     <w:rsid w:val="00781467"/>
     <w:rsid w:val="0078307A"/>
     <w:rsid w:val="00785066"/>
     <w:rsid w:val="00785EE2"/>
     <w:rsid w:val="00790D13"/>
     <w:rsid w:val="0079251F"/>
     <w:rsid w:val="00795864"/>
-    <w:rsid w:val="007A0199"/>
     <w:rsid w:val="007A0BAC"/>
     <w:rsid w:val="007A32A1"/>
     <w:rsid w:val="007A3D67"/>
     <w:rsid w:val="007A3FEC"/>
     <w:rsid w:val="007A5C76"/>
     <w:rsid w:val="007A6040"/>
     <w:rsid w:val="007A69E0"/>
     <w:rsid w:val="007B0F5F"/>
     <w:rsid w:val="007C024C"/>
     <w:rsid w:val="007C1170"/>
     <w:rsid w:val="007C65DF"/>
     <w:rsid w:val="007C6D65"/>
+    <w:rsid w:val="007C701C"/>
     <w:rsid w:val="007D006F"/>
     <w:rsid w:val="007D0E83"/>
     <w:rsid w:val="007D2255"/>
     <w:rsid w:val="007D3743"/>
     <w:rsid w:val="007E1ECF"/>
     <w:rsid w:val="007E2811"/>
     <w:rsid w:val="007F268A"/>
     <w:rsid w:val="007F5D16"/>
     <w:rsid w:val="00801139"/>
     <w:rsid w:val="00802486"/>
     <w:rsid w:val="00805052"/>
     <w:rsid w:val="008075DC"/>
     <w:rsid w:val="00810D27"/>
     <w:rsid w:val="008163C5"/>
     <w:rsid w:val="00816B02"/>
     <w:rsid w:val="00824680"/>
     <w:rsid w:val="00832100"/>
     <w:rsid w:val="008369E7"/>
     <w:rsid w:val="00841688"/>
+    <w:rsid w:val="00841748"/>
     <w:rsid w:val="008418DF"/>
     <w:rsid w:val="008464A5"/>
     <w:rsid w:val="0085250A"/>
     <w:rsid w:val="00853E24"/>
     <w:rsid w:val="00855A46"/>
     <w:rsid w:val="00856B34"/>
     <w:rsid w:val="00856BCB"/>
     <w:rsid w:val="00862BDB"/>
     <w:rsid w:val="008659AC"/>
     <w:rsid w:val="0086766A"/>
     <w:rsid w:val="00874A8E"/>
     <w:rsid w:val="00875679"/>
     <w:rsid w:val="00876081"/>
     <w:rsid w:val="0088091D"/>
     <w:rsid w:val="00884DE4"/>
     <w:rsid w:val="008A1723"/>
     <w:rsid w:val="008A2DD2"/>
     <w:rsid w:val="008A4286"/>
     <w:rsid w:val="008A568C"/>
     <w:rsid w:val="008A5E2E"/>
     <w:rsid w:val="008A7094"/>
     <w:rsid w:val="008B0B87"/>
     <w:rsid w:val="008B5F95"/>
     <w:rsid w:val="008C1C9B"/>
     <w:rsid w:val="008C32A1"/>
     <w:rsid w:val="008C7279"/>
     <w:rsid w:val="008D2742"/>
     <w:rsid w:val="008D3188"/>
+    <w:rsid w:val="008D3255"/>
     <w:rsid w:val="008D415C"/>
     <w:rsid w:val="008D7248"/>
+    <w:rsid w:val="008E465E"/>
     <w:rsid w:val="008E7FAF"/>
     <w:rsid w:val="008F54CB"/>
     <w:rsid w:val="008F5DCC"/>
     <w:rsid w:val="008F613D"/>
     <w:rsid w:val="00900713"/>
     <w:rsid w:val="009014AC"/>
     <w:rsid w:val="00904E85"/>
     <w:rsid w:val="00905080"/>
     <w:rsid w:val="0090541C"/>
     <w:rsid w:val="0090625E"/>
     <w:rsid w:val="00911E53"/>
     <w:rsid w:val="00913047"/>
     <w:rsid w:val="00914D01"/>
     <w:rsid w:val="00920B40"/>
     <w:rsid w:val="00921D3A"/>
     <w:rsid w:val="009255C7"/>
     <w:rsid w:val="00932EC5"/>
     <w:rsid w:val="009338A1"/>
     <w:rsid w:val="0093537D"/>
     <w:rsid w:val="00935DDC"/>
     <w:rsid w:val="00937590"/>
     <w:rsid w:val="009414FA"/>
     <w:rsid w:val="00944A14"/>
     <w:rsid w:val="00956A7D"/>
     <w:rsid w:val="009618D3"/>
     <w:rsid w:val="00964D22"/>
     <w:rsid w:val="00980975"/>
     <w:rsid w:val="00981D5D"/>
     <w:rsid w:val="00985252"/>
     <w:rsid w:val="00985D04"/>
     <w:rsid w:val="00990054"/>
     <w:rsid w:val="009965AD"/>
     <w:rsid w:val="00997948"/>
     <w:rsid w:val="009A0506"/>
     <w:rsid w:val="009A126B"/>
     <w:rsid w:val="009A2210"/>
+    <w:rsid w:val="009A3CF3"/>
     <w:rsid w:val="009A4012"/>
     <w:rsid w:val="009A437A"/>
     <w:rsid w:val="009A6816"/>
     <w:rsid w:val="009B0230"/>
     <w:rsid w:val="009B296F"/>
     <w:rsid w:val="009B2B27"/>
     <w:rsid w:val="009B2E15"/>
     <w:rsid w:val="009B4709"/>
     <w:rsid w:val="009B6658"/>
     <w:rsid w:val="009B6E58"/>
     <w:rsid w:val="009C0303"/>
     <w:rsid w:val="009C3231"/>
     <w:rsid w:val="009C344F"/>
     <w:rsid w:val="009C57CF"/>
+    <w:rsid w:val="009C6ED4"/>
     <w:rsid w:val="009C7A63"/>
     <w:rsid w:val="009D1CA5"/>
     <w:rsid w:val="009D4346"/>
     <w:rsid w:val="009E0E15"/>
     <w:rsid w:val="009E2B5A"/>
     <w:rsid w:val="009E3578"/>
     <w:rsid w:val="009E5269"/>
     <w:rsid w:val="009E737F"/>
     <w:rsid w:val="009F0774"/>
     <w:rsid w:val="009F5682"/>
     <w:rsid w:val="009F6A4F"/>
     <w:rsid w:val="00A0255E"/>
     <w:rsid w:val="00A031FC"/>
     <w:rsid w:val="00A03A55"/>
     <w:rsid w:val="00A1056B"/>
     <w:rsid w:val="00A1126A"/>
     <w:rsid w:val="00A11B2C"/>
     <w:rsid w:val="00A11D92"/>
     <w:rsid w:val="00A12BE7"/>
     <w:rsid w:val="00A14EB1"/>
     <w:rsid w:val="00A201FC"/>
     <w:rsid w:val="00A20EE1"/>
     <w:rsid w:val="00A258D8"/>
     <w:rsid w:val="00A26A5A"/>
     <w:rsid w:val="00A33992"/>
@@ -6803,119 +6727,115 @@
     <w:rsid w:val="00A46BFC"/>
     <w:rsid w:val="00A46FAE"/>
     <w:rsid w:val="00A50FBC"/>
     <w:rsid w:val="00A5506C"/>
     <w:rsid w:val="00A562DC"/>
     <w:rsid w:val="00A60BC9"/>
     <w:rsid w:val="00A60C1B"/>
     <w:rsid w:val="00A61897"/>
     <w:rsid w:val="00A6232F"/>
     <w:rsid w:val="00A65E28"/>
     <w:rsid w:val="00A67754"/>
     <w:rsid w:val="00A75F47"/>
     <w:rsid w:val="00A7700A"/>
     <w:rsid w:val="00A82377"/>
     <w:rsid w:val="00A90BD7"/>
     <w:rsid w:val="00A9231D"/>
     <w:rsid w:val="00A92ADC"/>
     <w:rsid w:val="00A92FBD"/>
     <w:rsid w:val="00A9497A"/>
     <w:rsid w:val="00AA24B9"/>
     <w:rsid w:val="00AA3B7B"/>
     <w:rsid w:val="00AB267F"/>
     <w:rsid w:val="00AB391D"/>
     <w:rsid w:val="00AB7B2C"/>
     <w:rsid w:val="00AC1468"/>
-    <w:rsid w:val="00AC22B3"/>
     <w:rsid w:val="00AC2A5F"/>
     <w:rsid w:val="00AC68A9"/>
     <w:rsid w:val="00AD695C"/>
     <w:rsid w:val="00AE0BDF"/>
     <w:rsid w:val="00AE22DB"/>
     <w:rsid w:val="00AE3692"/>
     <w:rsid w:val="00AE7D1C"/>
     <w:rsid w:val="00AF0AC5"/>
     <w:rsid w:val="00AF1927"/>
     <w:rsid w:val="00AF37B8"/>
     <w:rsid w:val="00B035E5"/>
     <w:rsid w:val="00B10EF1"/>
     <w:rsid w:val="00B14FB9"/>
     <w:rsid w:val="00B163EA"/>
     <w:rsid w:val="00B16D12"/>
-    <w:rsid w:val="00B245C8"/>
     <w:rsid w:val="00B26B57"/>
     <w:rsid w:val="00B26E86"/>
     <w:rsid w:val="00B27A9B"/>
     <w:rsid w:val="00B34599"/>
     <w:rsid w:val="00B468EE"/>
     <w:rsid w:val="00B4723F"/>
     <w:rsid w:val="00B524E6"/>
     <w:rsid w:val="00B53A08"/>
     <w:rsid w:val="00B56F32"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B643DA"/>
     <w:rsid w:val="00B65BFD"/>
     <w:rsid w:val="00B710C8"/>
     <w:rsid w:val="00B7754F"/>
     <w:rsid w:val="00B77C5A"/>
     <w:rsid w:val="00B8148E"/>
     <w:rsid w:val="00B820F1"/>
     <w:rsid w:val="00B855A6"/>
     <w:rsid w:val="00B85961"/>
     <w:rsid w:val="00B86CC5"/>
     <w:rsid w:val="00B90B35"/>
     <w:rsid w:val="00B91AD5"/>
     <w:rsid w:val="00BA04F2"/>
     <w:rsid w:val="00BA0B11"/>
-    <w:rsid w:val="00BA167B"/>
     <w:rsid w:val="00BA2267"/>
     <w:rsid w:val="00BA2887"/>
     <w:rsid w:val="00BA3067"/>
     <w:rsid w:val="00BA4882"/>
     <w:rsid w:val="00BB1598"/>
     <w:rsid w:val="00BB28B0"/>
     <w:rsid w:val="00BB3643"/>
     <w:rsid w:val="00BC066A"/>
     <w:rsid w:val="00BC35BA"/>
     <w:rsid w:val="00BC4A36"/>
     <w:rsid w:val="00BC53B9"/>
     <w:rsid w:val="00BC62CC"/>
     <w:rsid w:val="00BC76F0"/>
     <w:rsid w:val="00BC7805"/>
     <w:rsid w:val="00BD208E"/>
     <w:rsid w:val="00BD3113"/>
     <w:rsid w:val="00BD363A"/>
     <w:rsid w:val="00BD3E55"/>
     <w:rsid w:val="00BD65C0"/>
     <w:rsid w:val="00BE0A53"/>
     <w:rsid w:val="00BE18F9"/>
     <w:rsid w:val="00BE1EA1"/>
     <w:rsid w:val="00BE276B"/>
     <w:rsid w:val="00BE5883"/>
     <w:rsid w:val="00BE5FE2"/>
     <w:rsid w:val="00BF3B09"/>
-    <w:rsid w:val="00C0149A"/>
     <w:rsid w:val="00C027D5"/>
     <w:rsid w:val="00C05435"/>
     <w:rsid w:val="00C05DF4"/>
     <w:rsid w:val="00C12B80"/>
     <w:rsid w:val="00C13494"/>
     <w:rsid w:val="00C23181"/>
     <w:rsid w:val="00C31B54"/>
     <w:rsid w:val="00C377D8"/>
     <w:rsid w:val="00C37ED1"/>
     <w:rsid w:val="00C42B91"/>
     <w:rsid w:val="00C4545D"/>
     <w:rsid w:val="00C45690"/>
     <w:rsid w:val="00C540B8"/>
     <w:rsid w:val="00C54B99"/>
     <w:rsid w:val="00C56683"/>
     <w:rsid w:val="00C57B48"/>
     <w:rsid w:val="00C62476"/>
     <w:rsid w:val="00C62B58"/>
     <w:rsid w:val="00C65D3D"/>
     <w:rsid w:val="00C67002"/>
     <w:rsid w:val="00C67F20"/>
     <w:rsid w:val="00C71034"/>
     <w:rsid w:val="00C7190F"/>
     <w:rsid w:val="00C772D8"/>
     <w:rsid w:val="00C81764"/>
@@ -6948,173 +6868,176 @@
     <w:rsid w:val="00CF151C"/>
     <w:rsid w:val="00CF48F7"/>
     <w:rsid w:val="00CF4B65"/>
     <w:rsid w:val="00CF5AB6"/>
     <w:rsid w:val="00D01B46"/>
     <w:rsid w:val="00D115FD"/>
     <w:rsid w:val="00D12142"/>
     <w:rsid w:val="00D135BA"/>
     <w:rsid w:val="00D13A9F"/>
     <w:rsid w:val="00D13C25"/>
     <w:rsid w:val="00D15C7C"/>
     <w:rsid w:val="00D17A5A"/>
     <w:rsid w:val="00D23D0E"/>
     <w:rsid w:val="00D23F45"/>
     <w:rsid w:val="00D24839"/>
     <w:rsid w:val="00D250B6"/>
     <w:rsid w:val="00D251E2"/>
     <w:rsid w:val="00D3378B"/>
     <w:rsid w:val="00D33BB0"/>
     <w:rsid w:val="00D35E19"/>
     <w:rsid w:val="00D3750E"/>
     <w:rsid w:val="00D37773"/>
     <w:rsid w:val="00D40063"/>
     <w:rsid w:val="00D40AF2"/>
     <w:rsid w:val="00D43C40"/>
+    <w:rsid w:val="00D46BDA"/>
     <w:rsid w:val="00D5062E"/>
     <w:rsid w:val="00D52CAD"/>
     <w:rsid w:val="00D53AC8"/>
     <w:rsid w:val="00D615D6"/>
     <w:rsid w:val="00D672B8"/>
     <w:rsid w:val="00D70B51"/>
     <w:rsid w:val="00D72277"/>
     <w:rsid w:val="00D81014"/>
     <w:rsid w:val="00D853D7"/>
     <w:rsid w:val="00D873E0"/>
     <w:rsid w:val="00D93B83"/>
     <w:rsid w:val="00D95C46"/>
     <w:rsid w:val="00D97B66"/>
     <w:rsid w:val="00DA2B7E"/>
     <w:rsid w:val="00DA4A11"/>
     <w:rsid w:val="00DA4A7E"/>
     <w:rsid w:val="00DA5593"/>
     <w:rsid w:val="00DB5839"/>
     <w:rsid w:val="00DB6EDB"/>
     <w:rsid w:val="00DC2183"/>
     <w:rsid w:val="00DC4B35"/>
     <w:rsid w:val="00DC4EFE"/>
     <w:rsid w:val="00DC549D"/>
     <w:rsid w:val="00DD30C8"/>
     <w:rsid w:val="00DD3956"/>
     <w:rsid w:val="00DD3E96"/>
     <w:rsid w:val="00DD41BA"/>
     <w:rsid w:val="00DE1E90"/>
     <w:rsid w:val="00DE424C"/>
     <w:rsid w:val="00DE5D6B"/>
     <w:rsid w:val="00DE61EE"/>
     <w:rsid w:val="00DE67F3"/>
     <w:rsid w:val="00DF0050"/>
     <w:rsid w:val="00DF106A"/>
     <w:rsid w:val="00DF1E80"/>
+    <w:rsid w:val="00DF3518"/>
     <w:rsid w:val="00DF531E"/>
     <w:rsid w:val="00DF545A"/>
     <w:rsid w:val="00DF7B66"/>
     <w:rsid w:val="00E0026D"/>
     <w:rsid w:val="00E009C5"/>
     <w:rsid w:val="00E011B1"/>
     <w:rsid w:val="00E017AE"/>
     <w:rsid w:val="00E072B5"/>
     <w:rsid w:val="00E11E90"/>
     <w:rsid w:val="00E12911"/>
     <w:rsid w:val="00E14693"/>
     <w:rsid w:val="00E157BB"/>
     <w:rsid w:val="00E163C9"/>
     <w:rsid w:val="00E230D1"/>
     <w:rsid w:val="00E23C1A"/>
     <w:rsid w:val="00E261EB"/>
     <w:rsid w:val="00E322EB"/>
     <w:rsid w:val="00E3425E"/>
     <w:rsid w:val="00E348AE"/>
     <w:rsid w:val="00E36BBA"/>
     <w:rsid w:val="00E40857"/>
     <w:rsid w:val="00E41EF9"/>
     <w:rsid w:val="00E42B00"/>
     <w:rsid w:val="00E5010B"/>
     <w:rsid w:val="00E512D8"/>
     <w:rsid w:val="00E55B10"/>
     <w:rsid w:val="00E604C3"/>
     <w:rsid w:val="00E6114D"/>
     <w:rsid w:val="00E618D5"/>
     <w:rsid w:val="00E628FD"/>
     <w:rsid w:val="00E6376B"/>
     <w:rsid w:val="00E6426E"/>
     <w:rsid w:val="00E66121"/>
     <w:rsid w:val="00E7114F"/>
     <w:rsid w:val="00E73747"/>
     <w:rsid w:val="00E75C0E"/>
-    <w:rsid w:val="00E80857"/>
     <w:rsid w:val="00E81AF1"/>
     <w:rsid w:val="00E83963"/>
     <w:rsid w:val="00E85CEC"/>
     <w:rsid w:val="00E87434"/>
     <w:rsid w:val="00E87BDC"/>
     <w:rsid w:val="00E92FE5"/>
     <w:rsid w:val="00E94928"/>
     <w:rsid w:val="00E961C1"/>
     <w:rsid w:val="00E97A4F"/>
     <w:rsid w:val="00EA065C"/>
     <w:rsid w:val="00EA393A"/>
     <w:rsid w:val="00EA55E1"/>
     <w:rsid w:val="00EA5AE9"/>
     <w:rsid w:val="00EA7424"/>
     <w:rsid w:val="00EB0408"/>
     <w:rsid w:val="00EB07F4"/>
     <w:rsid w:val="00EB1F6B"/>
     <w:rsid w:val="00EB26EE"/>
     <w:rsid w:val="00EB27A7"/>
     <w:rsid w:val="00EB2FB0"/>
     <w:rsid w:val="00EB4267"/>
     <w:rsid w:val="00EC4372"/>
     <w:rsid w:val="00EC497A"/>
     <w:rsid w:val="00EC6790"/>
     <w:rsid w:val="00ED57D4"/>
     <w:rsid w:val="00ED6FF5"/>
     <w:rsid w:val="00ED79E7"/>
     <w:rsid w:val="00EE3CC2"/>
     <w:rsid w:val="00EE5006"/>
+    <w:rsid w:val="00EF150E"/>
     <w:rsid w:val="00EF228D"/>
     <w:rsid w:val="00EF5644"/>
     <w:rsid w:val="00EF5F67"/>
     <w:rsid w:val="00F02E54"/>
     <w:rsid w:val="00F10227"/>
     <w:rsid w:val="00F12F64"/>
     <w:rsid w:val="00F131DB"/>
     <w:rsid w:val="00F14326"/>
     <w:rsid w:val="00F15E5F"/>
     <w:rsid w:val="00F170E0"/>
     <w:rsid w:val="00F22FAA"/>
     <w:rsid w:val="00F249E1"/>
     <w:rsid w:val="00F26F80"/>
     <w:rsid w:val="00F2758F"/>
     <w:rsid w:val="00F31760"/>
     <w:rsid w:val="00F344F3"/>
     <w:rsid w:val="00F3636F"/>
     <w:rsid w:val="00F40AD0"/>
     <w:rsid w:val="00F41508"/>
     <w:rsid w:val="00F4253C"/>
     <w:rsid w:val="00F52A20"/>
     <w:rsid w:val="00F5326D"/>
+    <w:rsid w:val="00F535FD"/>
     <w:rsid w:val="00F556CD"/>
     <w:rsid w:val="00F55B2F"/>
     <w:rsid w:val="00F55D81"/>
     <w:rsid w:val="00F57CC8"/>
     <w:rsid w:val="00F605A8"/>
     <w:rsid w:val="00F612C0"/>
     <w:rsid w:val="00F62FDB"/>
     <w:rsid w:val="00F70F79"/>
     <w:rsid w:val="00F725F5"/>
     <w:rsid w:val="00F72708"/>
     <w:rsid w:val="00F72E38"/>
     <w:rsid w:val="00F72F23"/>
     <w:rsid w:val="00F8086C"/>
     <w:rsid w:val="00F8152A"/>
     <w:rsid w:val="00F82ECF"/>
     <w:rsid w:val="00F84B4D"/>
     <w:rsid w:val="00F86FC9"/>
     <w:rsid w:val="00F952F9"/>
     <w:rsid w:val="00F973A3"/>
     <w:rsid w:val="00F97F76"/>
     <w:rsid w:val="00FA2EF4"/>
     <w:rsid w:val="00FA4820"/>
     <w:rsid w:val="00FB136F"/>
     <w:rsid w:val="00FC17F9"/>
     <w:rsid w:val="00FC22F1"/>
@@ -8225,78 +8148,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0D55D34-2D1E-4AEE-8F4F-B8A2B01500D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A338DA44-A538-481B-9CD0-DF5D41DE23C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2118</Words>
-  <Characters>12075</Characters>
+  <Words>2172</Words>
+  <Characters>12387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14165</CharactersWithSpaces>
+  <CharactersWithSpaces>14530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Агафонова Найля</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>